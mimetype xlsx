--- v0 (2026-02-14)
+++ v1 (2026-04-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eb73c0470fa4c16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2b46754b60f4beb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5191e9672410497f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R95dd1df7f6664d41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5191e9672410497f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R95dd1df7f6664d41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>