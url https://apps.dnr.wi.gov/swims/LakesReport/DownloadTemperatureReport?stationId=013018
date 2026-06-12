--- v1 (2026-04-06)
+++ v2 (2026-06-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2b46754b60f4beb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R507e408226994d59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R95dd1df7f6664d41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd655244022e447dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R95dd1df7f6664d41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd655244022e447dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -15811,28 +15811,80 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G304" t="inlineStr">
         <x:is>
           <x:t>65.1</x:t>
         </x:is>
       </x:c>
       <x:c r="H304" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I304" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J304" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="305">
+      <x:c r="A305" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B305" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C305" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D305" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E305" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F305" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G305" t="inlineStr">
+        <x:is>
+          <x:t>63.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H305" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I305" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J305" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>