--- v2 (2026-06-12)
+++ v3 (2026-07-28)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R507e408226994d59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R187e702af48847e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd655244022e447dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Reedbafd386824068"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd655244022e447dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reedbafd386824068" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>