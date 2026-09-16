--- v3 (2026-07-28)
+++ v4 (2026-09-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R187e702af48847e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4cd21daa8ae482b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Reedbafd386824068"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R761286297deb4da2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reedbafd386824068" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R761286297deb4da2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -15863,28 +15863,808 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G305" t="inlineStr">
         <x:is>
           <x:t>63.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H305" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I305" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J305" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="306">
+      <x:c r="A306" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B306" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C306" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D306" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E306" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F306" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G306" t="inlineStr">
+        <x:is>
+          <x:t>70.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H306" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I306" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J306" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="307">
+      <x:c r="A307" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B307" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C307" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D307" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E307" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F307" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G307" t="inlineStr">
+        <x:is>
+          <x:t>69.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H307" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I307" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J307" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="308">
+      <x:c r="A308" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B308" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C308" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D308" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E308" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G308" t="inlineStr">
+        <x:is>
+          <x:t>69.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I308" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="309">
+      <x:c r="A309" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B309" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C309" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D309" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E309" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G309" t="inlineStr">
+        <x:is>
+          <x:t>68.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I309" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="310">
+      <x:c r="A310" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B310" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C310" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D310" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E310" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F310" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G310" t="inlineStr">
+        <x:is>
+          <x:t>68.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H310" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I310" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J310" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="311">
+      <x:c r="A311" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B311" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C311" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D311" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E311" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F311" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G311" t="inlineStr">
+        <x:is>
+          <x:t>68.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H311" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I311" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J311" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="312">
+      <x:c r="A312" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B312" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C312" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D312" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E312" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F312" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G312" t="inlineStr">
+        <x:is>
+          <x:t>66.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H312" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I312" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J312" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="313">
+      <x:c r="A313" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B313" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C313" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D313" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E313" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F313" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G313" t="inlineStr">
+        <x:is>
+          <x:t>64.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H313" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I313" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J313" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="314">
+      <x:c r="A314" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B314" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C314" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D314" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E314" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F314" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G314" t="inlineStr">
+        <x:is>
+          <x:t>63.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H314" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I314" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J314" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="315">
+      <x:c r="A315" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B315" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C315" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D315" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E315" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F315" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G315" t="inlineStr">
+        <x:is>
+          <x:t>62.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H315" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I315" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J315" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="316">
+      <x:c r="A316" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B316" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C316" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D316" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E316" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F316" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G316" t="inlineStr">
+        <x:is>
+          <x:t>73</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H316" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I316" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J316" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="317">
+      <x:c r="A317" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B317" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C317" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D317" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E317" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G317" t="inlineStr">
+        <x:is>
+          <x:t>72.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I317" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="318">
+      <x:c r="A318" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B318" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C318" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D318" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E318" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F318" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G318" t="inlineStr">
+        <x:is>
+          <x:t>71.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H318" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I318" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J318" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="319">
+      <x:c r="A319" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B319" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C319" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D319" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E319" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F319" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G319" t="inlineStr">
+        <x:is>
+          <x:t>69.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H319" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I319" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J319" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="320">
+      <x:c r="A320" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B320" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C320" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D320" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E320" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G320" t="inlineStr">
+        <x:is>
+          <x:t>68.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I320" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>