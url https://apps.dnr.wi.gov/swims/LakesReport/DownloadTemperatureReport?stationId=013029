--- v3 (2026-03-13)
+++ v4 (2026-05-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R000fb469df654169" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce88ec8c72bd474d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R58a0f42c20844d81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R018ead5182a44ab3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R58a0f42c20844d81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R018ead5182a44ab3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>