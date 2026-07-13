--- v4 (2026-05-16)
+++ v5 (2026-07-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce88ec8c72bd474d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1e39d90a2b14b25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R018ead5182a44ab3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R467f4b0cc2be4548"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R018ead5182a44ab3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R467f4b0cc2be4548" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -27979,28 +27979,444 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G538" t="inlineStr">
         <x:is>
           <x:t>75</x:t>
         </x:is>
       </x:c>
       <x:c r="H538" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I538" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J538" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="539">
+      <x:c r="A539" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B539" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C539" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D539" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E539" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F539" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G539" t="inlineStr">
+        <x:is>
+          <x:t>69.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H539" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I539" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J539" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="540">
+      <x:c r="A540" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B540" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C540" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D540" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E540" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F540" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G540" t="inlineStr">
+        <x:is>
+          <x:t>67.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H540" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I540" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J540" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="541">
+      <x:c r="A541" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B541" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C541" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D541" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E541" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F541" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G541" t="inlineStr">
+        <x:is>
+          <x:t>67.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H541" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I541" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J541" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="542">
+      <x:c r="A542" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B542" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C542" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D542" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E542" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F542" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G542" t="inlineStr">
+        <x:is>
+          <x:t>67.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H542" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I542" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J542" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="543">
+      <x:c r="A543" t="inlineStr">
+        <x:is>
+          <x:t>06/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B543" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C543" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D543" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E543" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F543" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G543" t="inlineStr">
+        <x:is>
+          <x:t>76.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H543" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I543" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J543" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="544">
+      <x:c r="A544" t="inlineStr">
+        <x:is>
+          <x:t>06/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B544" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C544" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D544" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E544" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F544" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G544" t="inlineStr">
+        <x:is>
+          <x:t>73.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H544" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I544" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J544" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="545">
+      <x:c r="A545" t="inlineStr">
+        <x:is>
+          <x:t>06/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B545" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C545" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D545" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E545" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F545" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G545" t="inlineStr">
+        <x:is>
+          <x:t>73.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H545" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I545" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J545" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="546">
+      <x:c r="A546" t="inlineStr">
+        <x:is>
+          <x:t>06/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B546" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C546" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D546" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E546" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F546" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G546" t="inlineStr">
+        <x:is>
+          <x:t>73.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H546" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I546" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J546" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>