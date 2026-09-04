--- v5 (2026-07-13)
+++ v6 (2026-09-04)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1e39d90a2b14b25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R545cdf37e938413d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R467f4b0cc2be4548"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9a61ddc2d28841ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R467f4b0cc2be4548" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9a61ddc2d28841ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -28395,28 +28395,444 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G546" t="inlineStr">
         <x:is>
           <x:t>73.2</x:t>
         </x:is>
       </x:c>
       <x:c r="H546" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I546" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J546" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="547">
+      <x:c r="A547" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B547" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C547" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D547" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E547" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F547" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G547" t="inlineStr">
+        <x:is>
+          <x:t>71.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H547" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I547" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J547" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="548">
+      <x:c r="A548" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B548" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C548" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D548" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E548" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F548" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G548" t="inlineStr">
+        <x:is>
+          <x:t>79.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H548" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I548" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J548" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="549">
+      <x:c r="A549" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B549" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C549" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D549" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E549" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F549" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G549" t="inlineStr">
+        <x:is>
+          <x:t>79.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H549" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I549" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J549" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="550">
+      <x:c r="A550" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B550" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C550" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D550" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E550" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F550" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G550" t="inlineStr">
+        <x:is>
+          <x:t>79.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H550" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I550" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J550" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="551">
+      <x:c r="A551" t="inlineStr">
+        <x:is>
+          <x:t>08/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B551" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C551" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D551" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E551" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F551" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G551" t="inlineStr">
+        <x:is>
+          <x:t>73.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H551" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I551" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J551" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="552">
+      <x:c r="A552" t="inlineStr">
+        <x:is>
+          <x:t>08/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B552" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C552" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D552" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E552" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F552" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G552" t="inlineStr">
+        <x:is>
+          <x:t>76.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H552" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I552" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J552" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="553">
+      <x:c r="A553" t="inlineStr">
+        <x:is>
+          <x:t>08/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B553" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C553" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D553" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E553" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F553" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G553" t="inlineStr">
+        <x:is>
+          <x:t>76.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H553" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I553" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J553" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="554">
+      <x:c r="A554" t="inlineStr">
+        <x:is>
+          <x:t>08/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B554" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C554" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D554" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E554" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F554" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G554" t="inlineStr">
+        <x:is>
+          <x:t>76.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H554" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I554" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J554" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>