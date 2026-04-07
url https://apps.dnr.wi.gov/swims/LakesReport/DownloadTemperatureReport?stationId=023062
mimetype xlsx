--- v2 (2026-02-04)
+++ v3 (2026-04-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99e61a85f0c14ca1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12ba3cd809d34f29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0d3af8d555854fac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb10ba8a64430409b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0d3af8d555854fac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb10ba8a64430409b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -34190,161 +34190,1357 @@
       </x:c>
     </x:row>
     <x:row r="658">
       <x:c r="A658" t="inlineStr">
         <x:is>
           <x:t>04/30/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B658" t="inlineStr">
         <x:is>
           <x:t>04</x:t>
         </x:is>
       </x:c>
       <x:c r="C658" t="inlineStr">
         <x:is>
           <x:t>30</x:t>
         </x:is>
       </x:c>
       <x:c r="D658" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E658" t="inlineStr">
         <x:is>
-          <x:t>0</x:t>
+          <x:t>3</x:t>
         </x:is>
       </x:c>
       <x:c r="F658" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G658" t="inlineStr">
         <x:is>
           <x:t>7.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H658" t="inlineStr">
         <x:is>
-          <x:t>10.7</x:t>
+          <x:t>10.4</x:t>
         </x:is>
       </x:c>
       <x:c r="I658" t="inlineStr">
         <x:is>
-          <x:t>C</x:t>
+          <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J658" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="659">
       <x:c r="A659" t="inlineStr">
         <x:is>
-          <x:t>07/24/2025</x:t>
+          <x:t>04/30/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B659" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>04</x:t>
         </x:is>
       </x:c>
       <x:c r="C659" t="inlineStr">
         <x:is>
-          <x:t>24</x:t>
+          <x:t>30</x:t>
         </x:is>
       </x:c>
       <x:c r="D659" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E659" t="inlineStr">
         <x:is>
-          <x:t>0</x:t>
+          <x:t>6</x:t>
         </x:is>
       </x:c>
       <x:c r="F659" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G659" t="inlineStr">
         <x:is>
-          <x:t>21.3</x:t>
+          <x:t>7.2</x:t>
         </x:is>
       </x:c>
       <x:c r="H659" t="inlineStr">
         <x:is>
-          <x:t>8.62</x:t>
+          <x:t>10.7</x:t>
         </x:is>
       </x:c>
       <x:c r="I659" t="inlineStr">
         <x:is>
-          <x:t>C</x:t>
+          <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J659" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="660">
       <x:c r="A660" t="inlineStr">
         <x:is>
+          <x:t>04/30/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B660" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C660" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D660" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E660" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F660" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G660" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H660" t="inlineStr">
+        <x:is>
+          <x:t>10.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I660" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J660" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="661">
+      <x:c r="A661" t="inlineStr">
+        <x:is>
+          <x:t>04/30/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B661" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C661" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D661" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E661" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F661" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G661" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H661" t="inlineStr">
+        <x:is>
+          <x:t>10.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I661" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J661" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="662">
+      <x:c r="A662" t="inlineStr">
+        <x:is>
+          <x:t>04/30/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B662" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C662" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D662" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E662" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F662" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G662" t="inlineStr">
+        <x:is>
+          <x:t>6.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H662" t="inlineStr">
+        <x:is>
+          <x:t>10.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I662" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J662" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="663">
+      <x:c r="A663" t="inlineStr">
+        <x:is>
+          <x:t>04/30/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B663" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C663" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D663" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E663" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F663" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G663" t="inlineStr">
+        <x:is>
+          <x:t>6.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H663" t="inlineStr">
+        <x:is>
+          <x:t>10.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I663" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J663" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="664">
+      <x:c r="A664" t="inlineStr">
+        <x:is>
+          <x:t>04/30/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B664" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C664" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D664" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E664" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F664" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G664" t="inlineStr">
+        <x:is>
+          <x:t>6.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H664" t="inlineStr">
+        <x:is>
+          <x:t>10.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I664" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J664" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="665">
+      <x:c r="A665" t="inlineStr">
+        <x:is>
+          <x:t>04/30/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B665" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C665" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D665" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E665" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F665" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G665" t="inlineStr">
+        <x:is>
+          <x:t>7.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H665" t="inlineStr">
+        <x:is>
+          <x:t>10.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I665" t="inlineStr">
+        <x:is>
+          <x:t>C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J665" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="666">
+      <x:c r="A666" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B666" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C666" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D666" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E666" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F666" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G666" t="inlineStr">
+        <x:is>
+          <x:t>21.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H666" t="inlineStr">
+        <x:is>
+          <x:t>8.62</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I666" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J666" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="667">
+      <x:c r="A667" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B667" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C667" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D667" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E667" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F667" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G667" t="inlineStr">
+        <x:is>
+          <x:t>20.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H667" t="inlineStr">
+        <x:is>
+          <x:t>8.58</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I667" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J667" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="668">
+      <x:c r="A668" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B668" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C668" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D668" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E668" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F668" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G668" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H668" t="inlineStr">
+        <x:is>
+          <x:t>8.02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I668" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J668" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="669">
+      <x:c r="A669" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B669" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C669" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D669" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E669" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F669" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G669" t="inlineStr">
+        <x:is>
+          <x:t>18.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H669" t="inlineStr">
+        <x:is>
+          <x:t>6.67</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I669" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J669" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="670">
+      <x:c r="A670" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B670" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C670" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D670" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E670" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F670" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G670" t="inlineStr">
+        <x:is>
+          <x:t>17.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H670" t="inlineStr">
+        <x:is>
+          <x:t>5.44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I670" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J670" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="671">
+      <x:c r="A671" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B671" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C671" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D671" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E671" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F671" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G671" t="inlineStr">
+        <x:is>
+          <x:t>15.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H671" t="inlineStr">
+        <x:is>
+          <x:t>.95</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I671" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J671" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="672">
+      <x:c r="A672" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B672" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C672" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D672" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E672" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F672" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G672" t="inlineStr">
+        <x:is>
+          <x:t>13.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H672" t="inlineStr">
+        <x:is>
+          <x:t>.55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I672" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J672" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="673">
+      <x:c r="A673" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B673" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C673" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D673" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E673" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F673" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G673" t="inlineStr">
+        <x:is>
+          <x:t>12.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H673" t="inlineStr">
+        <x:is>
+          <x:t>.43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I673" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J673" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="674">
+      <x:c r="A674" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B674" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C674" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D674" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E674" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F674" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G674" t="inlineStr">
+        <x:is>
+          <x:t>21.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H674" t="inlineStr">
+        <x:is>
+          <x:t>8.62</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I674" t="inlineStr">
+        <x:is>
+          <x:t>C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J674" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="675">
+      <x:c r="A675" t="inlineStr">
+        <x:is>
+          <x:t>09/04/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B675" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C675" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D675" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E675" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F675" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G675" t="inlineStr">
+        <x:is>
+          <x:t>15.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H675" t="inlineStr">
+        <x:is>
+          <x:t>7.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I675" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J675" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="676">
+      <x:c r="A676" t="inlineStr">
+        <x:is>
+          <x:t>09/04/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B676" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C676" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D676" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E676" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F676" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G676" t="inlineStr">
+        <x:is>
+          <x:t>15.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H676" t="inlineStr">
+        <x:is>
+          <x:t>7.08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I676" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J676" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="677">
+      <x:c r="A677" t="inlineStr">
+        <x:is>
+          <x:t>09/04/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B677" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C677" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D677" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E677" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F677" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G677" t="inlineStr">
+        <x:is>
+          <x:t>15.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H677" t="inlineStr">
+        <x:is>
+          <x:t>7.19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I677" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J677" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="678">
+      <x:c r="A678" t="inlineStr">
+        <x:is>
+          <x:t>09/04/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B678" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C678" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D678" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E678" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F678" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G678" t="inlineStr">
+        <x:is>
+          <x:t>15.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H678" t="inlineStr">
+        <x:is>
+          <x:t>7.57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I678" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J678" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="679">
+      <x:c r="A679" t="inlineStr">
+        <x:is>
+          <x:t>09/04/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B679" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C679" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D679" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E679" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F679" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G679" t="inlineStr">
+        <x:is>
+          <x:t>15.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H679" t="inlineStr">
+        <x:is>
+          <x:t>6.96</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I679" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J679" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="680">
+      <x:c r="A680" t="inlineStr">
+        <x:is>
+          <x:t>09/04/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B680" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C680" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D680" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E680" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F680" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G680" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H680" t="inlineStr">
+        <x:is>
+          <x:t>7.59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I680" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J680" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="681">
+      <x:c r="A681" t="inlineStr">
+        <x:is>
+          <x:t>09/04/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B681" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C681" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D681" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E681" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F681" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G681" t="inlineStr">
+        <x:is>
+          <x:t>12.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H681" t="inlineStr">
+        <x:is>
+          <x:t>1.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I681" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J681" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="682">
+      <x:c r="A682" t="inlineStr">
+        <x:is>
+          <x:t>09/04/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B682" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C682" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D682" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E682" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F682" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G682" t="inlineStr">
+        <x:is>
+          <x:t>12.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H682" t="inlineStr">
+        <x:is>
+          <x:t>.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I682" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J682" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="683">
+      <x:c r="A683" t="inlineStr">
+        <x:is>
           <x:t>09/05/2025</x:t>
         </x:is>
       </x:c>
-      <x:c r="B660" t="inlineStr">
+      <x:c r="B683" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
-      <x:c r="C660" t="inlineStr">
+      <x:c r="C683" t="inlineStr">
         <x:is>
           <x:t>05</x:t>
         </x:is>
       </x:c>
-      <x:c r="D660" t="inlineStr">
+      <x:c r="D683" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
-      <x:c r="E660" t="inlineStr">
+      <x:c r="E683" t="inlineStr">
         <x:is>
           <x:t>0</x:t>
         </x:is>
       </x:c>
-      <x:c r="F660" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="G660" t="inlineStr">
+      <x:c r="F683" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G683" t="inlineStr">
         <x:is>
           <x:t>15.5</x:t>
         </x:is>
       </x:c>
-      <x:c r="H660" t="inlineStr">
+      <x:c r="H683" t="inlineStr">
         <x:is>
           <x:t>7.7</x:t>
         </x:is>
       </x:c>
-      <x:c r="I660" t="inlineStr">
+      <x:c r="I683" t="inlineStr">
         <x:is>
           <x:t>C</x:t>
         </x:is>
       </x:c>
-      <x:c r="J660" t="inlineStr">
+      <x:c r="J683" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>