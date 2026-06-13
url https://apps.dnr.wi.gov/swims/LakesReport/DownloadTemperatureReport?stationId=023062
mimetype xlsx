--- v3 (2026-04-07)
+++ v4 (2026-06-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12ba3cd809d34f29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde763d101c024abd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb10ba8a64430409b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1d58962f4db4476d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb10ba8a64430409b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1d58962f4db4476d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -34170,871 +34170,871 @@
       </x:c>
       <x:c r="G657" t="inlineStr">
         <x:is>
           <x:t>13.9</x:t>
         </x:is>
       </x:c>
       <x:c r="H657" t="inlineStr">
         <x:is>
           <x:t>.42</x:t>
         </x:is>
       </x:c>
       <x:c r="I657" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J657" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="658">
       <x:c r="A658" t="inlineStr">
         <x:is>
-          <x:t>04/30/2025</x:t>
+          <x:t>09/17/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B658" t="inlineStr">
         <x:is>
-          <x:t>04</x:t>
+          <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="C658" t="inlineStr">
         <x:is>
-          <x:t>30</x:t>
+          <x:t>17</x:t>
         </x:is>
       </x:c>
       <x:c r="D658" t="inlineStr">
         <x:is>
-          <x:t>2025</x:t>
+          <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E658" t="inlineStr">
         <x:is>
           <x:t>3</x:t>
         </x:is>
       </x:c>
       <x:c r="F658" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G658" t="inlineStr">
         <x:is>
-          <x:t>7.3</x:t>
+          <x:t>19.9</x:t>
         </x:is>
       </x:c>
       <x:c r="H658" t="inlineStr">
         <x:is>
-          <x:t>10.4</x:t>
+          <x:t>6.56</x:t>
         </x:is>
       </x:c>
       <x:c r="I658" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J658" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="659">
       <x:c r="A659" t="inlineStr">
         <x:is>
-          <x:t>04/30/2025</x:t>
+          <x:t>09/17/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B659" t="inlineStr">
         <x:is>
-          <x:t>04</x:t>
+          <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="C659" t="inlineStr">
         <x:is>
-          <x:t>30</x:t>
+          <x:t>17</x:t>
         </x:is>
       </x:c>
       <x:c r="D659" t="inlineStr">
         <x:is>
-          <x:t>2025</x:t>
+          <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E659" t="inlineStr">
         <x:is>
           <x:t>6</x:t>
         </x:is>
       </x:c>
       <x:c r="F659" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G659" t="inlineStr">
         <x:is>
-          <x:t>7.2</x:t>
+          <x:t>17.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H659" t="inlineStr">
         <x:is>
-          <x:t>10.7</x:t>
+          <x:t>1.64</x:t>
         </x:is>
       </x:c>
       <x:c r="I659" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J659" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="660">
       <x:c r="A660" t="inlineStr">
         <x:is>
-          <x:t>04/30/2025</x:t>
+          <x:t>09/17/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B660" t="inlineStr">
         <x:is>
-          <x:t>04</x:t>
+          <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="C660" t="inlineStr">
         <x:is>
-          <x:t>30</x:t>
+          <x:t>17</x:t>
         </x:is>
       </x:c>
       <x:c r="D660" t="inlineStr">
         <x:is>
-          <x:t>2025</x:t>
+          <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E660" t="inlineStr">
         <x:is>
           <x:t>9</x:t>
         </x:is>
       </x:c>
       <x:c r="F660" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G660" t="inlineStr">
         <x:is>
-          <x:t>7</x:t>
+          <x:t>16.1</x:t>
         </x:is>
       </x:c>
       <x:c r="H660" t="inlineStr">
         <x:is>
-          <x:t>10.7</x:t>
+          <x:t>.42</x:t>
         </x:is>
       </x:c>
       <x:c r="I660" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J660" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="661">
       <x:c r="A661" t="inlineStr">
         <x:is>
-          <x:t>04/30/2025</x:t>
+          <x:t>09/17/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B661" t="inlineStr">
         <x:is>
-          <x:t>04</x:t>
+          <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="C661" t="inlineStr">
         <x:is>
-          <x:t>30</x:t>
+          <x:t>17</x:t>
         </x:is>
       </x:c>
       <x:c r="D661" t="inlineStr">
         <x:is>
-          <x:t>2025</x:t>
+          <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E661" t="inlineStr">
         <x:is>
           <x:t>12</x:t>
         </x:is>
       </x:c>
       <x:c r="F661" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G661" t="inlineStr">
         <x:is>
-          <x:t>7</x:t>
+          <x:t>17.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H661" t="inlineStr">
         <x:is>
-          <x:t>10.7</x:t>
+          <x:t>5.68</x:t>
         </x:is>
       </x:c>
       <x:c r="I661" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J661" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="662">
       <x:c r="A662" t="inlineStr">
         <x:is>
-          <x:t>04/30/2025</x:t>
+          <x:t>09/17/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B662" t="inlineStr">
         <x:is>
-          <x:t>04</x:t>
+          <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="C662" t="inlineStr">
         <x:is>
-          <x:t>30</x:t>
+          <x:t>17</x:t>
         </x:is>
       </x:c>
       <x:c r="D662" t="inlineStr">
         <x:is>
-          <x:t>2025</x:t>
+          <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E662" t="inlineStr">
         <x:is>
           <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="F662" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G662" t="inlineStr">
         <x:is>
-          <x:t>6.9</x:t>
+          <x:t>17.1</x:t>
         </x:is>
       </x:c>
       <x:c r="H662" t="inlineStr">
         <x:is>
-          <x:t>10.7</x:t>
+          <x:t>5.14</x:t>
         </x:is>
       </x:c>
       <x:c r="I662" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J662" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="663">
       <x:c r="A663" t="inlineStr">
         <x:is>
-          <x:t>04/30/2025</x:t>
+          <x:t>09/17/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B663" t="inlineStr">
         <x:is>
-          <x:t>04</x:t>
+          <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="C663" t="inlineStr">
         <x:is>
-          <x:t>30</x:t>
+          <x:t>17</x:t>
         </x:is>
       </x:c>
       <x:c r="D663" t="inlineStr">
         <x:is>
-          <x:t>2025</x:t>
+          <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E663" t="inlineStr">
         <x:is>
           <x:t>18</x:t>
         </x:is>
       </x:c>
       <x:c r="F663" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G663" t="inlineStr">
         <x:is>
-          <x:t>6.7</x:t>
+          <x:t>16.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H663" t="inlineStr">
         <x:is>
-          <x:t>10.7</x:t>
+          <x:t>3.78</x:t>
         </x:is>
       </x:c>
       <x:c r="I663" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J663" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="664">
       <x:c r="A664" t="inlineStr">
         <x:is>
-          <x:t>04/30/2025</x:t>
+          <x:t>09/17/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B664" t="inlineStr">
         <x:is>
-          <x:t>04</x:t>
+          <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="C664" t="inlineStr">
         <x:is>
-          <x:t>30</x:t>
+          <x:t>17</x:t>
         </x:is>
       </x:c>
       <x:c r="D664" t="inlineStr">
         <x:is>
-          <x:t>2025</x:t>
+          <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E664" t="inlineStr">
         <x:is>
           <x:t>21</x:t>
         </x:is>
       </x:c>
       <x:c r="F664" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G664" t="inlineStr">
         <x:is>
-          <x:t>6.4</x:t>
+          <x:t>16.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H664" t="inlineStr">
         <x:is>
-          <x:t>10.6</x:t>
+          <x:t>2.56</x:t>
         </x:is>
       </x:c>
       <x:c r="I664" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J664" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="665">
       <x:c r="A665" t="inlineStr">
         <x:is>
-          <x:t>04/30/2025</x:t>
+          <x:t>09/17/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B665" t="inlineStr">
         <x:is>
-          <x:t>04</x:t>
+          <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="C665" t="inlineStr">
         <x:is>
-          <x:t>30</x:t>
+          <x:t>17</x:t>
         </x:is>
       </x:c>
       <x:c r="D665" t="inlineStr">
         <x:is>
-          <x:t>2025</x:t>
+          <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E665" t="inlineStr">
         <x:is>
-          <x:t>0</x:t>
+          <x:t>24</x:t>
         </x:is>
       </x:c>
       <x:c r="F665" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G665" t="inlineStr">
         <x:is>
-          <x:t>7.3</x:t>
+          <x:t>16</x:t>
         </x:is>
       </x:c>
       <x:c r="H665" t="inlineStr">
         <x:is>
-          <x:t>10.7</x:t>
+          <x:t>.94</x:t>
         </x:is>
       </x:c>
       <x:c r="I665" t="inlineStr">
         <x:is>
-          <x:t>C</x:t>
+          <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J665" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="666">
       <x:c r="A666" t="inlineStr">
         <x:is>
-          <x:t>07/24/2025</x:t>
+          <x:t>04/30/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B666" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>04</x:t>
         </x:is>
       </x:c>
       <x:c r="C666" t="inlineStr">
         <x:is>
-          <x:t>24</x:t>
+          <x:t>30</x:t>
         </x:is>
       </x:c>
       <x:c r="D666" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E666" t="inlineStr">
         <x:is>
-          <x:t>0</x:t>
+          <x:t>3</x:t>
         </x:is>
       </x:c>
       <x:c r="F666" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G666" t="inlineStr">
         <x:is>
-          <x:t>21.3</x:t>
+          <x:t>7.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H666" t="inlineStr">
         <x:is>
-          <x:t>8.62</x:t>
+          <x:t>10.4</x:t>
         </x:is>
       </x:c>
       <x:c r="I666" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J666" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="667">
       <x:c r="A667" t="inlineStr">
         <x:is>
-          <x:t>07/24/2025</x:t>
+          <x:t>04/30/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B667" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>04</x:t>
         </x:is>
       </x:c>
       <x:c r="C667" t="inlineStr">
         <x:is>
-          <x:t>24</x:t>
+          <x:t>30</x:t>
         </x:is>
       </x:c>
       <x:c r="D667" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E667" t="inlineStr">
         <x:is>
-          <x:t>3</x:t>
+          <x:t>6</x:t>
         </x:is>
       </x:c>
       <x:c r="F667" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G667" t="inlineStr">
         <x:is>
-          <x:t>20.7</x:t>
+          <x:t>7.2</x:t>
         </x:is>
       </x:c>
       <x:c r="H667" t="inlineStr">
         <x:is>
-          <x:t>8.58</x:t>
+          <x:t>10.7</x:t>
         </x:is>
       </x:c>
       <x:c r="I667" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J667" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="668">
       <x:c r="A668" t="inlineStr">
         <x:is>
-          <x:t>07/24/2025</x:t>
+          <x:t>04/30/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B668" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>04</x:t>
         </x:is>
       </x:c>
       <x:c r="C668" t="inlineStr">
         <x:is>
-          <x:t>24</x:t>
+          <x:t>30</x:t>
         </x:is>
       </x:c>
       <x:c r="D668" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E668" t="inlineStr">
         <x:is>
-          <x:t>6</x:t>
+          <x:t>9</x:t>
         </x:is>
       </x:c>
       <x:c r="F668" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G668" t="inlineStr">
         <x:is>
-          <x:t>20</x:t>
+          <x:t>7</x:t>
         </x:is>
       </x:c>
       <x:c r="H668" t="inlineStr">
         <x:is>
-          <x:t>8.02</x:t>
+          <x:t>10.7</x:t>
         </x:is>
       </x:c>
       <x:c r="I668" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J668" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="669">
       <x:c r="A669" t="inlineStr">
         <x:is>
-          <x:t>07/24/2025</x:t>
+          <x:t>04/30/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B669" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>04</x:t>
         </x:is>
       </x:c>
       <x:c r="C669" t="inlineStr">
         <x:is>
-          <x:t>24</x:t>
+          <x:t>30</x:t>
         </x:is>
       </x:c>
       <x:c r="D669" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E669" t="inlineStr">
         <x:is>
-          <x:t>9</x:t>
+          <x:t>12</x:t>
         </x:is>
       </x:c>
       <x:c r="F669" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G669" t="inlineStr">
         <x:is>
-          <x:t>18.8</x:t>
+          <x:t>7</x:t>
         </x:is>
       </x:c>
       <x:c r="H669" t="inlineStr">
         <x:is>
-          <x:t>6.67</x:t>
+          <x:t>10.7</x:t>
         </x:is>
       </x:c>
       <x:c r="I669" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J669" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="670">
       <x:c r="A670" t="inlineStr">
         <x:is>
-          <x:t>07/24/2025</x:t>
+          <x:t>04/30/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B670" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>04</x:t>
         </x:is>
       </x:c>
       <x:c r="C670" t="inlineStr">
         <x:is>
-          <x:t>24</x:t>
+          <x:t>30</x:t>
         </x:is>
       </x:c>
       <x:c r="D670" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E670" t="inlineStr">
         <x:is>
-          <x:t>12</x:t>
+          <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="F670" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G670" t="inlineStr">
         <x:is>
-          <x:t>17.5</x:t>
+          <x:t>6.9</x:t>
         </x:is>
       </x:c>
       <x:c r="H670" t="inlineStr">
         <x:is>
-          <x:t>5.44</x:t>
+          <x:t>10.7</x:t>
         </x:is>
       </x:c>
       <x:c r="I670" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J670" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="671">
       <x:c r="A671" t="inlineStr">
         <x:is>
-          <x:t>07/24/2025</x:t>
+          <x:t>04/30/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B671" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>04</x:t>
         </x:is>
       </x:c>
       <x:c r="C671" t="inlineStr">
         <x:is>
-          <x:t>24</x:t>
+          <x:t>30</x:t>
         </x:is>
       </x:c>
       <x:c r="D671" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E671" t="inlineStr">
         <x:is>
-          <x:t>15</x:t>
+          <x:t>18</x:t>
         </x:is>
       </x:c>
       <x:c r="F671" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G671" t="inlineStr">
         <x:is>
-          <x:t>15.1</x:t>
+          <x:t>6.7</x:t>
         </x:is>
       </x:c>
       <x:c r="H671" t="inlineStr">
         <x:is>
-          <x:t>.95</x:t>
+          <x:t>10.7</x:t>
         </x:is>
       </x:c>
       <x:c r="I671" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J671" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="672">
       <x:c r="A672" t="inlineStr">
         <x:is>
-          <x:t>07/24/2025</x:t>
+          <x:t>04/30/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B672" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>04</x:t>
         </x:is>
       </x:c>
       <x:c r="C672" t="inlineStr">
         <x:is>
-          <x:t>24</x:t>
+          <x:t>30</x:t>
         </x:is>
       </x:c>
       <x:c r="D672" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E672" t="inlineStr">
         <x:is>
-          <x:t>18</x:t>
+          <x:t>21</x:t>
         </x:is>
       </x:c>
       <x:c r="F672" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G672" t="inlineStr">
         <x:is>
-          <x:t>13.6</x:t>
+          <x:t>6.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H672" t="inlineStr">
         <x:is>
-          <x:t>.55</x:t>
+          <x:t>10.6</x:t>
         </x:is>
       </x:c>
       <x:c r="I672" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J672" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="673">
       <x:c r="A673" t="inlineStr">
         <x:is>
-          <x:t>07/24/2025</x:t>
+          <x:t>04/30/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B673" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>04</x:t>
         </x:is>
       </x:c>
       <x:c r="C673" t="inlineStr">
         <x:is>
-          <x:t>24</x:t>
+          <x:t>30</x:t>
         </x:is>
       </x:c>
       <x:c r="D673" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E673" t="inlineStr">
         <x:is>
-          <x:t>21</x:t>
+          <x:t>0</x:t>
         </x:is>
       </x:c>
       <x:c r="F673" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G673" t="inlineStr">
         <x:is>
-          <x:t>12.5</x:t>
+          <x:t>7.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H673" t="inlineStr">
         <x:is>
-          <x:t>.43</x:t>
+          <x:t>10.7</x:t>
         </x:is>
       </x:c>
       <x:c r="I673" t="inlineStr">
         <x:is>
-          <x:t>DEGREES C</x:t>
+          <x:t>C</x:t>
         </x:is>
       </x:c>
       <x:c r="J673" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="674">
       <x:c r="A674" t="inlineStr">
         <x:is>
           <x:t>07/24/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B674" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C674" t="inlineStr">
         <x:is>
           <x:t>24</x:t>
         </x:is>
       </x:c>
       <x:c r="D674" t="inlineStr">
@@ -35042,505 +35042,1337 @@
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E674" t="inlineStr">
         <x:is>
           <x:t>0</x:t>
         </x:is>
       </x:c>
       <x:c r="F674" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G674" t="inlineStr">
         <x:is>
           <x:t>21.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H674" t="inlineStr">
         <x:is>
           <x:t>8.62</x:t>
         </x:is>
       </x:c>
       <x:c r="I674" t="inlineStr">
         <x:is>
-          <x:t>C</x:t>
+          <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J674" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="675">
       <x:c r="A675" t="inlineStr">
         <x:is>
-          <x:t>09/04/2025</x:t>
+          <x:t>07/24/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B675" t="inlineStr">
         <x:is>
-          <x:t>09</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C675" t="inlineStr">
         <x:is>
-          <x:t>04</x:t>
+          <x:t>24</x:t>
         </x:is>
       </x:c>
       <x:c r="D675" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E675" t="inlineStr">
         <x:is>
           <x:t>3</x:t>
         </x:is>
       </x:c>
       <x:c r="F675" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G675" t="inlineStr">
         <x:is>
-          <x:t>15.5</x:t>
+          <x:t>20.7</x:t>
         </x:is>
       </x:c>
       <x:c r="H675" t="inlineStr">
         <x:is>
-          <x:t>7.7</x:t>
+          <x:t>8.58</x:t>
         </x:is>
       </x:c>
       <x:c r="I675" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J675" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="676">
       <x:c r="A676" t="inlineStr">
         <x:is>
-          <x:t>09/04/2025</x:t>
+          <x:t>07/24/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B676" t="inlineStr">
         <x:is>
-          <x:t>09</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C676" t="inlineStr">
         <x:is>
-          <x:t>04</x:t>
+          <x:t>24</x:t>
         </x:is>
       </x:c>
       <x:c r="D676" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E676" t="inlineStr">
         <x:is>
           <x:t>6</x:t>
         </x:is>
       </x:c>
       <x:c r="F676" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G676" t="inlineStr">
         <x:is>
-          <x:t>15.6</x:t>
+          <x:t>20</x:t>
         </x:is>
       </x:c>
       <x:c r="H676" t="inlineStr">
         <x:is>
-          <x:t>7.08</x:t>
+          <x:t>8.02</x:t>
         </x:is>
       </x:c>
       <x:c r="I676" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J676" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="677">
       <x:c r="A677" t="inlineStr">
         <x:is>
-          <x:t>09/04/2025</x:t>
+          <x:t>07/24/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B677" t="inlineStr">
         <x:is>
-          <x:t>09</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C677" t="inlineStr">
         <x:is>
-          <x:t>04</x:t>
+          <x:t>24</x:t>
         </x:is>
       </x:c>
       <x:c r="D677" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E677" t="inlineStr">
         <x:is>
           <x:t>9</x:t>
         </x:is>
       </x:c>
       <x:c r="F677" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G677" t="inlineStr">
         <x:is>
-          <x:t>15.4</x:t>
+          <x:t>18.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H677" t="inlineStr">
         <x:is>
-          <x:t>7.19</x:t>
+          <x:t>6.67</x:t>
         </x:is>
       </x:c>
       <x:c r="I677" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J677" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="678">
       <x:c r="A678" t="inlineStr">
         <x:is>
-          <x:t>09/04/2025</x:t>
+          <x:t>07/24/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B678" t="inlineStr">
         <x:is>
-          <x:t>09</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C678" t="inlineStr">
         <x:is>
-          <x:t>04</x:t>
+          <x:t>24</x:t>
         </x:is>
       </x:c>
       <x:c r="D678" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E678" t="inlineStr">
         <x:is>
           <x:t>12</x:t>
         </x:is>
       </x:c>
       <x:c r="F678" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G678" t="inlineStr">
         <x:is>
-          <x:t>15.3</x:t>
+          <x:t>17.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H678" t="inlineStr">
         <x:is>
-          <x:t>7.57</x:t>
+          <x:t>5.44</x:t>
         </x:is>
       </x:c>
       <x:c r="I678" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J678" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="679">
       <x:c r="A679" t="inlineStr">
         <x:is>
-          <x:t>09/04/2025</x:t>
+          <x:t>07/24/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B679" t="inlineStr">
         <x:is>
-          <x:t>09</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C679" t="inlineStr">
         <x:is>
-          <x:t>04</x:t>
+          <x:t>24</x:t>
         </x:is>
       </x:c>
       <x:c r="D679" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E679" t="inlineStr">
         <x:is>
           <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="F679" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G679" t="inlineStr">
         <x:is>
           <x:t>15.1</x:t>
         </x:is>
       </x:c>
       <x:c r="H679" t="inlineStr">
         <x:is>
-          <x:t>6.96</x:t>
+          <x:t>.95</x:t>
         </x:is>
       </x:c>
       <x:c r="I679" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J679" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="680">
       <x:c r="A680" t="inlineStr">
         <x:is>
-          <x:t>09/04/2025</x:t>
+          <x:t>07/24/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B680" t="inlineStr">
         <x:is>
-          <x:t>09</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C680" t="inlineStr">
         <x:is>
-          <x:t>04</x:t>
+          <x:t>24</x:t>
         </x:is>
       </x:c>
       <x:c r="D680" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E680" t="inlineStr">
         <x:is>
           <x:t>18</x:t>
         </x:is>
       </x:c>
       <x:c r="F680" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G680" t="inlineStr">
         <x:is>
-          <x:t>14</x:t>
+          <x:t>13.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H680" t="inlineStr">
         <x:is>
-          <x:t>7.59</x:t>
+          <x:t>.55</x:t>
         </x:is>
       </x:c>
       <x:c r="I680" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J680" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="681">
       <x:c r="A681" t="inlineStr">
         <x:is>
-          <x:t>09/04/2025</x:t>
+          <x:t>07/24/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B681" t="inlineStr">
         <x:is>
-          <x:t>09</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C681" t="inlineStr">
         <x:is>
-          <x:t>04</x:t>
+          <x:t>24</x:t>
         </x:is>
       </x:c>
       <x:c r="D681" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E681" t="inlineStr">
         <x:is>
           <x:t>21</x:t>
         </x:is>
       </x:c>
       <x:c r="F681" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G681" t="inlineStr">
         <x:is>
-          <x:t>12.8</x:t>
+          <x:t>12.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H681" t="inlineStr">
         <x:is>
-          <x:t>1.7</x:t>
+          <x:t>.43</x:t>
         </x:is>
       </x:c>
       <x:c r="I681" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J681" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="682">
       <x:c r="A682" t="inlineStr">
         <x:is>
-          <x:t>09/04/2025</x:t>
+          <x:t>07/24/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B682" t="inlineStr">
         <x:is>
-          <x:t>09</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C682" t="inlineStr">
         <x:is>
-          <x:t>04</x:t>
+          <x:t>24</x:t>
         </x:is>
       </x:c>
       <x:c r="D682" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E682" t="inlineStr">
         <x:is>
-          <x:t>24</x:t>
+          <x:t>0</x:t>
         </x:is>
       </x:c>
       <x:c r="F682" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G682" t="inlineStr">
         <x:is>
-          <x:t>12.1</x:t>
+          <x:t>21.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H682" t="inlineStr">
         <x:is>
-          <x:t>.6</x:t>
+          <x:t>8.62</x:t>
         </x:is>
       </x:c>
       <x:c r="I682" t="inlineStr">
         <x:is>
-          <x:t>DEGREES C</x:t>
+          <x:t>C</x:t>
         </x:is>
       </x:c>
       <x:c r="J682" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="683">
       <x:c r="A683" t="inlineStr">
         <x:is>
+          <x:t>08/14/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B683" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C683" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D683" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E683" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F683" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G683" t="inlineStr">
+        <x:is>
+          <x:t>73.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H683" t="inlineStr">
+        <x:is>
+          <x:t>6.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I683" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J683" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="684">
+      <x:c r="A684" t="inlineStr">
+        <x:is>
+          <x:t>08/14/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B684" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C684" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D684" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E684" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F684" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G684" t="inlineStr">
+        <x:is>
+          <x:t>73.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H684" t="inlineStr">
+        <x:is>
+          <x:t>6.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I684" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J684" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="685">
+      <x:c r="A685" t="inlineStr">
+        <x:is>
+          <x:t>08/14/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B685" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C685" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D685" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E685" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F685" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G685" t="inlineStr">
+        <x:is>
+          <x:t>72.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H685" t="inlineStr">
+        <x:is>
+          <x:t>5.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I685" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J685" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="686">
+      <x:c r="A686" t="inlineStr">
+        <x:is>
+          <x:t>08/14/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B686" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C686" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D686" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E686" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F686" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G686" t="inlineStr">
+        <x:is>
+          <x:t>69.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H686" t="inlineStr">
+        <x:is>
+          <x:t>3.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I686" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J686" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="687">
+      <x:c r="A687" t="inlineStr">
+        <x:is>
+          <x:t>08/14/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B687" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C687" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D687" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E687" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F687" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G687" t="inlineStr">
+        <x:is>
+          <x:t>63.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H687" t="inlineStr">
+        <x:is>
+          <x:t>.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I687" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J687" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="688">
+      <x:c r="A688" t="inlineStr">
+        <x:is>
+          <x:t>08/14/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B688" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C688" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D688" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E688" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F688" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G688" t="inlineStr">
+        <x:is>
+          <x:t>60.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H688" t="inlineStr">
+        <x:is>
+          <x:t>.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I688" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J688" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="689">
+      <x:c r="A689" t="inlineStr">
+        <x:is>
+          <x:t>08/14/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B689" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C689" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D689" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E689" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F689" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G689" t="inlineStr">
+        <x:is>
+          <x:t>57.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H689" t="inlineStr">
+        <x:is>
+          <x:t>.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I689" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J689" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="690">
+      <x:c r="A690" t="inlineStr">
+        <x:is>
+          <x:t>08/14/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B690" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C690" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D690" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E690" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F690" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G690" t="inlineStr">
+        <x:is>
+          <x:t>56.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H690" t="inlineStr">
+        <x:is>
+          <x:t>.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I690" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J690" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="691">
+      <x:c r="A691" t="inlineStr">
+        <x:is>
+          <x:t>09/04/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B691" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C691" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D691" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E691" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F691" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G691" t="inlineStr">
+        <x:is>
+          <x:t>15.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H691" t="inlineStr">
+        <x:is>
+          <x:t>7.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I691" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J691" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="692">
+      <x:c r="A692" t="inlineStr">
+        <x:is>
+          <x:t>09/04/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B692" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C692" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D692" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E692" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F692" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G692" t="inlineStr">
+        <x:is>
+          <x:t>15.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H692" t="inlineStr">
+        <x:is>
+          <x:t>7.08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I692" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J692" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="693">
+      <x:c r="A693" t="inlineStr">
+        <x:is>
+          <x:t>09/04/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B693" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C693" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D693" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E693" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F693" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G693" t="inlineStr">
+        <x:is>
+          <x:t>15.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H693" t="inlineStr">
+        <x:is>
+          <x:t>7.19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I693" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J693" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="694">
+      <x:c r="A694" t="inlineStr">
+        <x:is>
+          <x:t>09/04/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B694" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C694" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D694" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E694" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F694" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G694" t="inlineStr">
+        <x:is>
+          <x:t>15.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H694" t="inlineStr">
+        <x:is>
+          <x:t>7.57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I694" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J694" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="695">
+      <x:c r="A695" t="inlineStr">
+        <x:is>
+          <x:t>09/04/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B695" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C695" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D695" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E695" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F695" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G695" t="inlineStr">
+        <x:is>
+          <x:t>15.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H695" t="inlineStr">
+        <x:is>
+          <x:t>6.96</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I695" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J695" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="696">
+      <x:c r="A696" t="inlineStr">
+        <x:is>
+          <x:t>09/04/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B696" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C696" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D696" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E696" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F696" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G696" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H696" t="inlineStr">
+        <x:is>
+          <x:t>7.59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I696" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J696" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="697">
+      <x:c r="A697" t="inlineStr">
+        <x:is>
+          <x:t>09/04/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B697" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C697" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D697" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E697" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F697" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G697" t="inlineStr">
+        <x:is>
+          <x:t>12.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H697" t="inlineStr">
+        <x:is>
+          <x:t>1.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I697" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J697" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="698">
+      <x:c r="A698" t="inlineStr">
+        <x:is>
+          <x:t>09/04/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B698" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C698" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D698" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E698" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F698" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G698" t="inlineStr">
+        <x:is>
+          <x:t>12.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H698" t="inlineStr">
+        <x:is>
+          <x:t>.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I698" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J698" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="699">
+      <x:c r="A699" t="inlineStr">
+        <x:is>
           <x:t>09/05/2025</x:t>
         </x:is>
       </x:c>
-      <x:c r="B683" t="inlineStr">
+      <x:c r="B699" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
-      <x:c r="C683" t="inlineStr">
+      <x:c r="C699" t="inlineStr">
         <x:is>
           <x:t>05</x:t>
         </x:is>
       </x:c>
-      <x:c r="D683" t="inlineStr">
+      <x:c r="D699" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
-      <x:c r="E683" t="inlineStr">
+      <x:c r="E699" t="inlineStr">
         <x:is>
           <x:t>0</x:t>
         </x:is>
       </x:c>
-      <x:c r="F683" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="G683" t="inlineStr">
+      <x:c r="F699" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G699" t="inlineStr">
         <x:is>
           <x:t>15.5</x:t>
         </x:is>
       </x:c>
-      <x:c r="H683" t="inlineStr">
+      <x:c r="H699" t="inlineStr">
         <x:is>
           <x:t>7.7</x:t>
         </x:is>
       </x:c>
-      <x:c r="I683" t="inlineStr">
+      <x:c r="I699" t="inlineStr">
         <x:is>
           <x:t>C</x:t>
         </x:is>
       </x:c>
-      <x:c r="J683" t="inlineStr">
+      <x:c r="J699" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>