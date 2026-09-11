--- v4 (2026-06-13)
+++ v5 (2026-09-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde763d101c024abd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R138419a849c24612" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1d58962f4db4476d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc7e5915a8e7a4c7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1d58962f4db4476d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc7e5915a8e7a4c7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>