--- v5 (2026-09-11)
+++ v6 (2026-11-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R138419a849c24612" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b98b0970cec4235" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc7e5915a8e7a4c7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R38bc3f4a57db4047"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc7e5915a8e7a4c7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R38bc3f4a57db4047" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -36351,28 +36351,496 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G699" t="inlineStr">
         <x:is>
           <x:t>15.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H699" t="inlineStr">
         <x:is>
           <x:t>7.7</x:t>
         </x:is>
       </x:c>
       <x:c r="I699" t="inlineStr">
         <x:is>
           <x:t>C</x:t>
         </x:is>
       </x:c>
       <x:c r="J699" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="700">
+      <x:c r="A700" t="inlineStr">
+        <x:is>
+          <x:t>07/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B700" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C700" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D700" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E700" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F700" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G700" t="inlineStr">
+        <x:is>
+          <x:t>83.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H700" t="inlineStr">
+        <x:is>
+          <x:t>7.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I700" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J700" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="701">
+      <x:c r="A701" t="inlineStr">
+        <x:is>
+          <x:t>07/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B701" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C701" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D701" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E701" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F701" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G701" t="inlineStr">
+        <x:is>
+          <x:t>81.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H701" t="inlineStr">
+        <x:is>
+          <x:t>7.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I701" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J701" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="702">
+      <x:c r="A702" t="inlineStr">
+        <x:is>
+          <x:t>07/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B702" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C702" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D702" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E702" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F702" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G702" t="inlineStr">
+        <x:is>
+          <x:t>80.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H702" t="inlineStr">
+        <x:is>
+          <x:t>7.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I702" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J702" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="703">
+      <x:c r="A703" t="inlineStr">
+        <x:is>
+          <x:t>07/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B703" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C703" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D703" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E703" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F703" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G703" t="inlineStr">
+        <x:is>
+          <x:t>78.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H703" t="inlineStr">
+        <x:is>
+          <x:t>6.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I703" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J703" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="704">
+      <x:c r="A704" t="inlineStr">
+        <x:is>
+          <x:t>07/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B704" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C704" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D704" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E704" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F704" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G704" t="inlineStr">
+        <x:is>
+          <x:t>69</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H704" t="inlineStr">
+        <x:is>
+          <x:t>1.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I704" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J704" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="705">
+      <x:c r="A705" t="inlineStr">
+        <x:is>
+          <x:t>07/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B705" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C705" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D705" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E705" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F705" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G705" t="inlineStr">
+        <x:is>
+          <x:t>62</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H705" t="inlineStr">
+        <x:is>
+          <x:t>.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I705" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J705" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="706">
+      <x:c r="A706" t="inlineStr">
+        <x:is>
+          <x:t>07/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B706" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C706" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D706" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E706" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F706" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G706" t="inlineStr">
+        <x:is>
+          <x:t>58.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H706" t="inlineStr">
+        <x:is>
+          <x:t>.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I706" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J706" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="707">
+      <x:c r="A707" t="inlineStr">
+        <x:is>
+          <x:t>07/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B707" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C707" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D707" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E707" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F707" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G707" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H707" t="inlineStr">
+        <x:is>
+          <x:t>.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I707" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J707" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="708">
+      <x:c r="A708" t="inlineStr">
+        <x:is>
+          <x:t>07/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B708" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C708" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D708" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E708" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F708" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G708" t="inlineStr">
+        <x:is>
+          <x:t>56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H708" t="inlineStr">
+        <x:is>
+          <x:t>.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I708" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J708" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>