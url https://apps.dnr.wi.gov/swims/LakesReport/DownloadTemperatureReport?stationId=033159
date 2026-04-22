--- v0 (2025-10-25)
+++ v1 (2026-04-22)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4497486a05174388" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35307e6ed66f4965" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd9e9755953c44feb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R462c4f437ef84688"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd9e9755953c44feb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R462c4f437ef84688" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>