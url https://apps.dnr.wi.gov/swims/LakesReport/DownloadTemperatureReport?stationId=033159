--- v1 (2026-04-22)
+++ v2 (2026-06-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35307e6ed66f4965" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6027810af6554c3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R462c4f437ef84688"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R31d428143af14472"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R462c4f437ef84688" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R31d428143af14472" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -40355,28 +40355,340 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G776" t="inlineStr">
         <x:is>
           <x:t>54.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H776" t="inlineStr">
         <x:is>
           <x:t>.12</x:t>
         </x:is>
       </x:c>
       <x:c r="I776" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J776" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="777">
+      <x:c r="A777" t="inlineStr">
+        <x:is>
+          <x:t>04/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B777" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C777" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D777" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E777" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F777" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G777" t="inlineStr">
+        <x:is>
+          <x:t>49.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H777" t="inlineStr">
+        <x:is>
+          <x:t>9.48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I777" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J777" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="778">
+      <x:c r="A778" t="inlineStr">
+        <x:is>
+          <x:t>04/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B778" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C778" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D778" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E778" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F778" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G778" t="inlineStr">
+        <x:is>
+          <x:t>48.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H778" t="inlineStr">
+        <x:is>
+          <x:t>9.53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I778" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J778" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="779">
+      <x:c r="A779" t="inlineStr">
+        <x:is>
+          <x:t>04/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B779" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C779" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D779" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E779" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F779" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G779" t="inlineStr">
+        <x:is>
+          <x:t>48.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H779" t="inlineStr">
+        <x:is>
+          <x:t>9.56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I779" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J779" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="780">
+      <x:c r="A780" t="inlineStr">
+        <x:is>
+          <x:t>04/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B780" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C780" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D780" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E780" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F780" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G780" t="inlineStr">
+        <x:is>
+          <x:t>48.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H780" t="inlineStr">
+        <x:is>
+          <x:t>9.58</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I780" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J780" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="781">
+      <x:c r="A781" t="inlineStr">
+        <x:is>
+          <x:t>04/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B781" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C781" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D781" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E781" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F781" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G781" t="inlineStr">
+        <x:is>
+          <x:t>47.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H781" t="inlineStr">
+        <x:is>
+          <x:t>9.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I781" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J781" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="782">
+      <x:c r="A782" t="inlineStr">
+        <x:is>
+          <x:t>04/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B782" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C782" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D782" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E782" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F782" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G782" t="inlineStr">
+        <x:is>
+          <x:t>47.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H782" t="inlineStr">
+        <x:is>
+          <x:t>9.61</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I782" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J782" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>