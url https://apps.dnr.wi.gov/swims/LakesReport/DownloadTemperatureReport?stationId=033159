--- v2 (2026-06-07)
+++ v3 (2026-07-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6027810af6554c3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red2120d037894309" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R31d428143af14472"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R859a0ea3f95442c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R31d428143af14472" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R859a0ea3f95442c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -40667,28 +40667,340 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G782" t="inlineStr">
         <x:is>
           <x:t>47.9</x:t>
         </x:is>
       </x:c>
       <x:c r="H782" t="inlineStr">
         <x:is>
           <x:t>9.61</x:t>
         </x:is>
       </x:c>
       <x:c r="I782" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J782" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="783">
+      <x:c r="A783" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B783" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C783" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D783" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E783" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F783" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G783" t="inlineStr">
+        <x:is>
+          <x:t>72.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H783" t="inlineStr">
+        <x:is>
+          <x:t>10.67</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I783" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J783" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="784">
+      <x:c r="A784" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B784" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C784" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D784" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E784" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F784" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G784" t="inlineStr">
+        <x:is>
+          <x:t>72.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H784" t="inlineStr">
+        <x:is>
+          <x:t>10.74</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I784" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J784" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="785">
+      <x:c r="A785" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B785" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C785" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D785" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E785" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F785" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G785" t="inlineStr">
+        <x:is>
+          <x:t>72.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H785" t="inlineStr">
+        <x:is>
+          <x:t>10.57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I785" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J785" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="786">
+      <x:c r="A786" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B786" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C786" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D786" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E786" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F786" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G786" t="inlineStr">
+        <x:is>
+          <x:t>67.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H786" t="inlineStr">
+        <x:is>
+          <x:t>1.84</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I786" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J786" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="787">
+      <x:c r="A787" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B787" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C787" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D787" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E787" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F787" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G787" t="inlineStr">
+        <x:is>
+          <x:t>57.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H787" t="inlineStr">
+        <x:is>
+          <x:t>.41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I787" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J787" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="788">
+      <x:c r="A788" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B788" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C788" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D788" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E788" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F788" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G788" t="inlineStr">
+        <x:is>
+          <x:t>54.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H788" t="inlineStr">
+        <x:is>
+          <x:t>.21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I788" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J788" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>