--- v3 (2026-07-27)
+++ v4 (2026-09-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red2120d037894309" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a7502bb09ba468e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R859a0ea3f95442c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6cb24957252e4081"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R859a0ea3f95442c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6cb24957252e4081" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -40979,28 +40979,652 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G788" t="inlineStr">
         <x:is>
           <x:t>54.1</x:t>
         </x:is>
       </x:c>
       <x:c r="H788" t="inlineStr">
         <x:is>
           <x:t>.21</x:t>
         </x:is>
       </x:c>
       <x:c r="I788" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J788" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="789">
+      <x:c r="A789" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B789" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C789" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D789" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E789" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F789" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G789" t="inlineStr">
+        <x:is>
+          <x:t>75.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H789" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I789" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J789" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="790">
+      <x:c r="A790" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B790" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C790" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D790" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E790" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F790" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G790" t="inlineStr">
+        <x:is>
+          <x:t>76</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H790" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I790" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J790" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="791">
+      <x:c r="A791" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B791" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C791" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D791" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E791" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F791" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G791" t="inlineStr">
+        <x:is>
+          <x:t>75.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H791" t="inlineStr">
+        <x:is>
+          <x:t>6.71</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I791" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J791" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="792">
+      <x:c r="A792" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B792" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C792" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D792" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E792" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F792" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G792" t="inlineStr">
+        <x:is>
+          <x:t>73.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H792" t="inlineStr">
+        <x:is>
+          <x:t>4.26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I792" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J792" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="793">
+      <x:c r="A793" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B793" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C793" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D793" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E793" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F793" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G793" t="inlineStr">
+        <x:is>
+          <x:t>66</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H793" t="inlineStr">
+        <x:is>
+          <x:t>.78</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I793" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J793" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="794">
+      <x:c r="A794" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B794" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C794" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D794" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E794" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F794" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G794" t="inlineStr">
+        <x:is>
+          <x:t>52.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H794" t="inlineStr">
+        <x:is>
+          <x:t>.26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I794" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J794" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="795">
+      <x:c r="A795" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B795" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C795" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D795" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E795" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F795" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G795" t="inlineStr">
+        <x:is>
+          <x:t>76</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H795" t="inlineStr">
+        <x:is>
+          <x:t>9.05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I795" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J795" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="796">
+      <x:c r="A796" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B796" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C796" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D796" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E796" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F796" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G796" t="inlineStr">
+        <x:is>
+          <x:t>76.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H796" t="inlineStr">
+        <x:is>
+          <x:t>8.99</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I796" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J796" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="797">
+      <x:c r="A797" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B797" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C797" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D797" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E797" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F797" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G797" t="inlineStr">
+        <x:is>
+          <x:t>76.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H797" t="inlineStr">
+        <x:is>
+          <x:t>8.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I797" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J797" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="798">
+      <x:c r="A798" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B798" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C798" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D798" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E798" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F798" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G798" t="inlineStr">
+        <x:is>
+          <x:t>72.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H798" t="inlineStr">
+        <x:is>
+          <x:t>6.97</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I798" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J798" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="799">
+      <x:c r="A799" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B799" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C799" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D799" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E799" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F799" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G799" t="inlineStr">
+        <x:is>
+          <x:t>65</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H799" t="inlineStr">
+        <x:is>
+          <x:t>.37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I799" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J799" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="800">
+      <x:c r="A800" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B800" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C800" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D800" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E800" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F800" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G800" t="inlineStr">
+        <x:is>
+          <x:t>58.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H800" t="inlineStr">
+        <x:is>
+          <x:t>.13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I800" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J800" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>