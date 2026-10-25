--- v6 (2026-09-09)
+++ v7 (2026-10-25)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc21b2465fd04cf2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0202769323c74a6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5829f29c7d854676"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Race0cba8e4284a6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5829f29c7d854676" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Race0cba8e4284a6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -22831,28 +22831,964 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G439" t="inlineStr">
         <x:is>
           <x:t>57</x:t>
         </x:is>
       </x:c>
       <x:c r="H439" t="inlineStr">
         <x:is>
           <x:t>.18</x:t>
         </x:is>
       </x:c>
       <x:c r="I439" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J439" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="440">
+      <x:c r="A440" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B440" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C440" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D440" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E440" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F440" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G440" t="inlineStr">
+        <x:is>
+          <x:t>68.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H440" t="inlineStr">
+        <x:is>
+          <x:t>6.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I440" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J440" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="441">
+      <x:c r="A441" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B441" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C441" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D441" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E441" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F441" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G441" t="inlineStr">
+        <x:is>
+          <x:t>68.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H441" t="inlineStr">
+        <x:is>
+          <x:t>6.03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I441" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J441" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="442">
+      <x:c r="A442" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B442" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C442" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D442" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E442" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F442" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G442" t="inlineStr">
+        <x:is>
+          <x:t>68.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H442" t="inlineStr">
+        <x:is>
+          <x:t>5.99</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I442" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J442" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="443">
+      <x:c r="A443" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B443" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C443" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D443" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E443" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F443" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G443" t="inlineStr">
+        <x:is>
+          <x:t>67.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H443" t="inlineStr">
+        <x:is>
+          <x:t>5.22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I443" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J443" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="444">
+      <x:c r="A444" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B444" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C444" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D444" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E444" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F444" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G444" t="inlineStr">
+        <x:is>
+          <x:t>65.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H444" t="inlineStr">
+        <x:is>
+          <x:t>2.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I444" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J444" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="445">
+      <x:c r="A445" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B445" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C445" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D445" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E445" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F445" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G445" t="inlineStr">
+        <x:is>
+          <x:t>57.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H445" t="inlineStr">
+        <x:is>
+          <x:t>.23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I445" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J445" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="446">
+      <x:c r="A446" t="inlineStr">
+        <x:is>
+          <x:t>07/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B446" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C446" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D446" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E446" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F446" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G446" t="inlineStr">
+        <x:is>
+          <x:t>86.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H446" t="inlineStr">
+        <x:is>
+          <x:t>5.35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I446" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J446" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="447">
+      <x:c r="A447" t="inlineStr">
+        <x:is>
+          <x:t>07/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B447" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C447" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D447" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E447" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F447" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G447" t="inlineStr">
+        <x:is>
+          <x:t>85.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H447" t="inlineStr">
+        <x:is>
+          <x:t>5.22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I447" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J447" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="448">
+      <x:c r="A448" t="inlineStr">
+        <x:is>
+          <x:t>07/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B448" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C448" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D448" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E448" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F448" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G448" t="inlineStr">
+        <x:is>
+          <x:t>81.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H448" t="inlineStr">
+        <x:is>
+          <x:t>1.67</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I448" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J448" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="449">
+      <x:c r="A449" t="inlineStr">
+        <x:is>
+          <x:t>07/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B449" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C449" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D449" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E449" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F449" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G449" t="inlineStr">
+        <x:is>
+          <x:t>73.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H449" t="inlineStr">
+        <x:is>
+          <x:t>.79</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I449" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J449" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="450">
+      <x:c r="A450" t="inlineStr">
+        <x:is>
+          <x:t>07/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B450" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C450" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D450" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E450" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F450" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G450" t="inlineStr">
+        <x:is>
+          <x:t>66.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H450" t="inlineStr">
+        <x:is>
+          <x:t>.43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I450" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J450" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="451">
+      <x:c r="A451" t="inlineStr">
+        <x:is>
+          <x:t>07/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B451" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C451" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D451" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E451" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F451" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G451" t="inlineStr">
+        <x:is>
+          <x:t>61.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H451" t="inlineStr">
+        <x:is>
+          <x:t>.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I451" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J451" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="452">
+      <x:c r="A452" t="inlineStr">
+        <x:is>
+          <x:t>08/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B452" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C452" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D452" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E452" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F452" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G452" t="inlineStr">
+        <x:is>
+          <x:t>74.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H452" t="inlineStr">
+        <x:is>
+          <x:t>7.24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I452" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J452" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="453">
+      <x:c r="A453" t="inlineStr">
+        <x:is>
+          <x:t>08/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B453" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C453" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D453" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E453" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F453" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G453" t="inlineStr">
+        <x:is>
+          <x:t>74.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H453" t="inlineStr">
+        <x:is>
+          <x:t>7.01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I453" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J453" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="454">
+      <x:c r="A454" t="inlineStr">
+        <x:is>
+          <x:t>08/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B454" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C454" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D454" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E454" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F454" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G454" t="inlineStr">
+        <x:is>
+          <x:t>74.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H454" t="inlineStr">
+        <x:is>
+          <x:t>6.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I454" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J454" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="455">
+      <x:c r="A455" t="inlineStr">
+        <x:is>
+          <x:t>08/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B455" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C455" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D455" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E455" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F455" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G455" t="inlineStr">
+        <x:is>
+          <x:t>73</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H455" t="inlineStr">
+        <x:is>
+          <x:t>6.74</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I455" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J455" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="456">
+      <x:c r="A456" t="inlineStr">
+        <x:is>
+          <x:t>08/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B456" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C456" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D456" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E456" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F456" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G456" t="inlineStr">
+        <x:is>
+          <x:t>69.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H456" t="inlineStr">
+        <x:is>
+          <x:t>.55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I456" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J456" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="457">
+      <x:c r="A457" t="inlineStr">
+        <x:is>
+          <x:t>08/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B457" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C457" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D457" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E457" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F457" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G457" t="inlineStr">
+        <x:is>
+          <x:t>61.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H457" t="inlineStr">
+        <x:is>
+          <x:t>.35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I457" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J457" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>