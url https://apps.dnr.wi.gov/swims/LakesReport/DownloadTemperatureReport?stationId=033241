--- v3 (2026-03-12)
+++ v4 (2026-04-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7912e3e296c54f1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00b0acaa892a4388" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5b53f9e93c104dc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbec6d83c8a4b4486"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5b53f9e93c104dc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbec6d83c8a4b4486" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>