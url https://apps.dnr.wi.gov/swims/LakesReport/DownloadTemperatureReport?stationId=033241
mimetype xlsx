--- v4 (2026-04-30)
+++ v5 (2026-06-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00b0acaa892a4388" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R697e2fb983cb4a87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbec6d83c8a4b4486"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbf7c872f9cb04e41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbec6d83c8a4b4486" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbf7c872f9cb04e41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -32867,28 +32867,2056 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G632" t="inlineStr">
         <x:is>
           <x:t>10.9</x:t>
         </x:is>
       </x:c>
       <x:c r="H632" t="inlineStr">
         <x:is>
           <x:t>.03</x:t>
         </x:is>
       </x:c>
       <x:c r="I632" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J632" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="633">
+      <x:c r="A633" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B633" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C633" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D633" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E633" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F633" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G633" t="inlineStr">
+        <x:is>
+          <x:t>26.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H633" t="inlineStr">
+        <x:is>
+          <x:t>9.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I633" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J633" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="634">
+      <x:c r="A634" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B634" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C634" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D634" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E634" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F634" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G634" t="inlineStr">
+        <x:is>
+          <x:t>22.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H634" t="inlineStr">
+        <x:is>
+          <x:t>6.26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I634" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J634" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="635">
+      <x:c r="A635" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B635" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C635" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D635" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E635" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F635" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G635" t="inlineStr">
+        <x:is>
+          <x:t>18.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H635" t="inlineStr">
+        <x:is>
+          <x:t>1.53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I635" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J635" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="636">
+      <x:c r="A636" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B636" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C636" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D636" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E636" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F636" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G636" t="inlineStr">
+        <x:is>
+          <x:t>16.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H636" t="inlineStr">
+        <x:is>
+          <x:t>.23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I636" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J636" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="637">
+      <x:c r="A637" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B637" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C637" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D637" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E637" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F637" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G637" t="inlineStr">
+        <x:is>
+          <x:t>13.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H637" t="inlineStr">
+        <x:is>
+          <x:t>.12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I637" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J637" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="638">
+      <x:c r="A638" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B638" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C638" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D638" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E638" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F638" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G638" t="inlineStr">
+        <x:is>
+          <x:t>11.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H638" t="inlineStr">
+        <x:is>
+          <x:t>.09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I638" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J638" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="639">
+      <x:c r="A639" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B639" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C639" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D639" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E639" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F639" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G639" t="inlineStr">
+        <x:is>
+          <x:t>10.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H639" t="inlineStr">
+        <x:is>
+          <x:t>.07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I639" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J639" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="640">
+      <x:c r="A640" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B640" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C640" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D640" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E640" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F640" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G640" t="inlineStr">
+        <x:is>
+          <x:t>10.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H640" t="inlineStr">
+        <x:is>
+          <x:t>.06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I640" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J640" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="641">
+      <x:c r="A641" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B641" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C641" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D641" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E641" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F641" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G641" t="inlineStr">
+        <x:is>
+          <x:t>9.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H641" t="inlineStr">
+        <x:is>
+          <x:t>.06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I641" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J641" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="642">
+      <x:c r="A642" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B642" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C642" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D642" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E642" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F642" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G642" t="inlineStr">
+        <x:is>
+          <x:t>9.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H642" t="inlineStr">
+        <x:is>
+          <x:t>.05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I642" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J642" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="643">
+      <x:c r="A643" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B643" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C643" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D643" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E643" t="inlineStr">
+        <x:is>
+          <x:t>33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F643" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G643" t="inlineStr">
+        <x:is>
+          <x:t>9.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H643" t="inlineStr">
+        <x:is>
+          <x:t>.05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I643" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J643" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="644">
+      <x:c r="A644" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B644" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C644" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D644" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E644" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F644" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G644" t="inlineStr">
+        <x:is>
+          <x:t>9.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H644" t="inlineStr">
+        <x:is>
+          <x:t>.04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I644" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J644" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="645">
+      <x:c r="A645" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B645" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C645" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D645" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E645" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F645" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G645" t="inlineStr">
+        <x:is>
+          <x:t>9.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H645" t="inlineStr">
+        <x:is>
+          <x:t>.04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I645" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J645" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="646">
+      <x:c r="A646" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B646" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C646" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D646" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E646" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F646" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G646" t="inlineStr">
+        <x:is>
+          <x:t>23.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H646" t="inlineStr">
+        <x:is>
+          <x:t>7.01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I646" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J646" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="647">
+      <x:c r="A647" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B647" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C647" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D647" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E647" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F647" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G647" t="inlineStr">
+        <x:is>
+          <x:t>23.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H647" t="inlineStr">
+        <x:is>
+          <x:t>6.92</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I647" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J647" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="648">
+      <x:c r="A648" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B648" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C648" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D648" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E648" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F648" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G648" t="inlineStr">
+        <x:is>
+          <x:t>19.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H648" t="inlineStr">
+        <x:is>
+          <x:t>.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I648" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J648" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="649">
+      <x:c r="A649" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B649" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C649" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D649" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E649" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F649" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G649" t="inlineStr">
+        <x:is>
+          <x:t>15.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H649" t="inlineStr">
+        <x:is>
+          <x:t>.12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I649" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J649" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="650">
+      <x:c r="A650" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B650" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C650" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D650" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E650" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F650" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G650" t="inlineStr">
+        <x:is>
+          <x:t>13.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H650" t="inlineStr">
+        <x:is>
+          <x:t>.08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I650" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J650" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="651">
+      <x:c r="A651" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B651" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C651" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D651" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E651" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F651" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G651" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H651" t="inlineStr">
+        <x:is>
+          <x:t>.07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I651" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J651" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="652">
+      <x:c r="A652" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B652" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C652" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D652" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E652" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F652" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G652" t="inlineStr">
+        <x:is>
+          <x:t>11.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H652" t="inlineStr">
+        <x:is>
+          <x:t>.06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I652" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J652" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="653">
+      <x:c r="A653" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B653" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C653" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D653" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E653" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F653" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G653" t="inlineStr">
+        <x:is>
+          <x:t>10.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H653" t="inlineStr">
+        <x:is>
+          <x:t>.06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I653" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J653" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="654">
+      <x:c r="A654" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B654" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C654" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D654" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E654" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F654" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G654" t="inlineStr">
+        <x:is>
+          <x:t>10.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H654" t="inlineStr">
+        <x:is>
+          <x:t>.05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I654" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J654" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="655">
+      <x:c r="A655" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B655" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C655" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D655" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E655" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F655" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G655" t="inlineStr">
+        <x:is>
+          <x:t>10.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H655" t="inlineStr">
+        <x:is>
+          <x:t>.11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I655" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J655" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="656">
+      <x:c r="A656" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B656" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C656" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D656" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E656" t="inlineStr">
+        <x:is>
+          <x:t>33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F656" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G656" t="inlineStr">
+        <x:is>
+          <x:t>9.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H656" t="inlineStr">
+        <x:is>
+          <x:t>.08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I656" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J656" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="657">
+      <x:c r="A657" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B657" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C657" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D657" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E657" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F657" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G657" t="inlineStr">
+        <x:is>
+          <x:t>9.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H657" t="inlineStr">
+        <x:is>
+          <x:t>.06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I657" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J657" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="658">
+      <x:c r="A658" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B658" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C658" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D658" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E658" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F658" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G658" t="inlineStr">
+        <x:is>
+          <x:t>9.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H658" t="inlineStr">
+        <x:is>
+          <x:t>.05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I658" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J658" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="659">
+      <x:c r="A659" t="inlineStr">
+        <x:is>
+          <x:t>08/25/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B659" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C659" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D659" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E659" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F659" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G659" t="inlineStr">
+        <x:is>
+          <x:t>19.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H659" t="inlineStr">
+        <x:is>
+          <x:t>6.42</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I659" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J659" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="660">
+      <x:c r="A660" t="inlineStr">
+        <x:is>
+          <x:t>08/25/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B660" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C660" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D660" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E660" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F660" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G660" t="inlineStr">
+        <x:is>
+          <x:t>19.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H660" t="inlineStr">
+        <x:is>
+          <x:t>6.31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I660" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J660" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="661">
+      <x:c r="A661" t="inlineStr">
+        <x:is>
+          <x:t>08/25/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B661" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C661" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D661" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E661" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F661" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G661" t="inlineStr">
+        <x:is>
+          <x:t>19.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H661" t="inlineStr">
+        <x:is>
+          <x:t>6.21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I661" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J661" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="662">
+      <x:c r="A662" t="inlineStr">
+        <x:is>
+          <x:t>08/25/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B662" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C662" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D662" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E662" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F662" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G662" t="inlineStr">
+        <x:is>
+          <x:t>18.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H662" t="inlineStr">
+        <x:is>
+          <x:t>1.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I662" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J662" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="663">
+      <x:c r="A663" t="inlineStr">
+        <x:is>
+          <x:t>08/25/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B663" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C663" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D663" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E663" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F663" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G663" t="inlineStr">
+        <x:is>
+          <x:t>14.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H663" t="inlineStr">
+        <x:is>
+          <x:t>.36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I663" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J663" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="664">
+      <x:c r="A664" t="inlineStr">
+        <x:is>
+          <x:t>08/25/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B664" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C664" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D664" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E664" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F664" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G664" t="inlineStr">
+        <x:is>
+          <x:t>11.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H664" t="inlineStr">
+        <x:is>
+          <x:t>.15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I664" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J664" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="665">
+      <x:c r="A665" t="inlineStr">
+        <x:is>
+          <x:t>08/25/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B665" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C665" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D665" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E665" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F665" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G665" t="inlineStr">
+        <x:is>
+          <x:t>10.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H665" t="inlineStr">
+        <x:is>
+          <x:t>.13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I665" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J665" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="666">
+      <x:c r="A666" t="inlineStr">
+        <x:is>
+          <x:t>08/25/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B666" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C666" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D666" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E666" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F666" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G666" t="inlineStr">
+        <x:is>
+          <x:t>10.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H666" t="inlineStr">
+        <x:is>
+          <x:t>.11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I666" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J666" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="667">
+      <x:c r="A667" t="inlineStr">
+        <x:is>
+          <x:t>08/25/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B667" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C667" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D667" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E667" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F667" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G667" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H667" t="inlineStr">
+        <x:is>
+          <x:t>.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I667" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J667" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="668">
+      <x:c r="A668" t="inlineStr">
+        <x:is>
+          <x:t>08/25/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B668" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C668" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D668" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E668" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F668" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G668" t="inlineStr">
+        <x:is>
+          <x:t>9.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H668" t="inlineStr">
+        <x:is>
+          <x:t>.09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I668" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J668" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="669">
+      <x:c r="A669" t="inlineStr">
+        <x:is>
+          <x:t>08/25/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B669" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C669" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D669" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E669" t="inlineStr">
+        <x:is>
+          <x:t>33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F669" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G669" t="inlineStr">
+        <x:is>
+          <x:t>9.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H669" t="inlineStr">
+        <x:is>
+          <x:t>.09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I669" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J669" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="670">
+      <x:c r="A670" t="inlineStr">
+        <x:is>
+          <x:t>08/25/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B670" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C670" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D670" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E670" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F670" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G670" t="inlineStr">
+        <x:is>
+          <x:t>9.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H670" t="inlineStr">
+        <x:is>
+          <x:t>.07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I670" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J670" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="671">
+      <x:c r="A671" t="inlineStr">
+        <x:is>
+          <x:t>08/25/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B671" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C671" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D671" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E671" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F671" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G671" t="inlineStr">
+        <x:is>
+          <x:t>9.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H671" t="inlineStr">
+        <x:is>
+          <x:t>.07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I671" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J671" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>