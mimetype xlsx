--- v5 (2026-06-17)
+++ v6 (2026-08-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R697e2fb983cb4a87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R643ecb0a99e14637" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbf7c872f9cb04e41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbdef2931542e4c95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbf7c872f9cb04e41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbdef2931542e4c95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>