--- v5 (2026-07-27)
+++ v6 (2026-09-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8657ed4010234242" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fa090564f574dcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb5494acf55534169"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R59060e621b284e0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb5494acf55534169" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R59060e621b284e0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -5619,28 +5619,1900 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G108" t="inlineStr">
         <x:is>
           <x:t>62.9</x:t>
         </x:is>
       </x:c>
       <x:c r="H108" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I108" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J108" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="109">
+      <x:c r="A109" t="inlineStr">
+        <x:is>
+          <x:t>06/24/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B109" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C109" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D109" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E109" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F109" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G109" t="inlineStr">
+        <x:is>
+          <x:t>76.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H109" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I109" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J109" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="110">
+      <x:c r="A110" t="inlineStr">
+        <x:is>
+          <x:t>06/24/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B110" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C110" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D110" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E110" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F110" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G110" t="inlineStr">
+        <x:is>
+          <x:t>76.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H110" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I110" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J110" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="111">
+      <x:c r="A111" t="inlineStr">
+        <x:is>
+          <x:t>06/24/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B111" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C111" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D111" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E111" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F111" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G111" t="inlineStr">
+        <x:is>
+          <x:t>76.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H111" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I111" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J111" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="112">
+      <x:c r="A112" t="inlineStr">
+        <x:is>
+          <x:t>06/24/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B112" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C112" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D112" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E112" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F112" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G112" t="inlineStr">
+        <x:is>
+          <x:t>67.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H112" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I112" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J112" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="113">
+      <x:c r="A113" t="inlineStr">
+        <x:is>
+          <x:t>06/24/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B113" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C113" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D113" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E113" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F113" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G113" t="inlineStr">
+        <x:is>
+          <x:t>65.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H113" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I113" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J113" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="114">
+      <x:c r="A114" t="inlineStr">
+        <x:is>
+          <x:t>06/24/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B114" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C114" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D114" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E114" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F114" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G114" t="inlineStr">
+        <x:is>
+          <x:t>63.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H114" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I114" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J114" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="115">
+      <x:c r="A115" t="inlineStr">
+        <x:is>
+          <x:t>06/24/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B115" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C115" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D115" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E115" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F115" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G115" t="inlineStr">
+        <x:is>
+          <x:t>60.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H115" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I115" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J115" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="116">
+      <x:c r="A116" t="inlineStr">
+        <x:is>
+          <x:t>06/24/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B116" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C116" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D116" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E116" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F116" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G116" t="inlineStr">
+        <x:is>
+          <x:t>58.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H116" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I116" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J116" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="117">
+      <x:c r="A117" t="inlineStr">
+        <x:is>
+          <x:t>06/24/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B117" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C117" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D117" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E117" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F117" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G117" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H117" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I117" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J117" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="118">
+      <x:c r="A118" t="inlineStr">
+        <x:is>
+          <x:t>06/24/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B118" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C118" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D118" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E118" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F118" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G118" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H118" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I118" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J118" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="119">
+      <x:c r="A119" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B119" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C119" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D119" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E119" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F119" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G119" t="inlineStr">
+        <x:is>
+          <x:t>78.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H119" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I119" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J119" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="120">
+      <x:c r="A120" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B120" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C120" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D120" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E120" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G120" t="inlineStr">
+        <x:is>
+          <x:t>79.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I120" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="121">
+      <x:c r="A121" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B121" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C121" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D121" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E121" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F121" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G121" t="inlineStr">
+        <x:is>
+          <x:t>79.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H121" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I121" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J121" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="122">
+      <x:c r="A122" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B122" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C122" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D122" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E122" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F122" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G122" t="inlineStr">
+        <x:is>
+          <x:t>75.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H122" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I122" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J122" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="123">
+      <x:c r="A123" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B123" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C123" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D123" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E123" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F123" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G123" t="inlineStr">
+        <x:is>
+          <x:t>73.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H123" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I123" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J123" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="124">
+      <x:c r="A124" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B124" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C124" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D124" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E124" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F124" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G124" t="inlineStr">
+        <x:is>
+          <x:t>68.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H124" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I124" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J124" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="125">
+      <x:c r="A125" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B125" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C125" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D125" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E125" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F125" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G125" t="inlineStr">
+        <x:is>
+          <x:t>61.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H125" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I125" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J125" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="126">
+      <x:c r="A126" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B126" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C126" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D126" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E126" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F126" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G126" t="inlineStr">
+        <x:is>
+          <x:t>59.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H126" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I126" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J126" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="127">
+      <x:c r="A127" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B127" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C127" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D127" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E127" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F127" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G127" t="inlineStr">
+        <x:is>
+          <x:t>75.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H127" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I127" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J127" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="128">
+      <x:c r="A128" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B128" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C128" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D128" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E128" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F128" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G128" t="inlineStr">
+        <x:is>
+          <x:t>75.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H128" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I128" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J128" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="129">
+      <x:c r="A129" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B129" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C129" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D129" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E129" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G129" t="inlineStr">
+        <x:is>
+          <x:t>74.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I129" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="130">
+      <x:c r="A130" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B130" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C130" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D130" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E130" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G130" t="inlineStr">
+        <x:is>
+          <x:t>74.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I130" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="131">
+      <x:c r="A131" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B131" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C131" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D131" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E131" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G131" t="inlineStr">
+        <x:is>
+          <x:t>73.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I131" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="132">
+      <x:c r="A132" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B132" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C132" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D132" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E132" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F132" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G132" t="inlineStr">
+        <x:is>
+          <x:t>73.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H132" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I132" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J132" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="133">
+      <x:c r="A133" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B133" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C133" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D133" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E133" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F133" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G133" t="inlineStr">
+        <x:is>
+          <x:t>65.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H133" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I133" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J133" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="134">
+      <x:c r="A134" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B134" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C134" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D134" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E134" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F134" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G134" t="inlineStr">
+        <x:is>
+          <x:t>59.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H134" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I134" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J134" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="135">
+      <x:c r="A135" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B135" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C135" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D135" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E135" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F135" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G135" t="inlineStr">
+        <x:is>
+          <x:t>58.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H135" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I135" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J135" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="136">
+      <x:c r="A136" t="inlineStr">
+        <x:is>
+          <x:t>08/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B136" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C136" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D136" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E136" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F136" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G136" t="inlineStr">
+        <x:is>
+          <x:t>71.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H136" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I136" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J136" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="137">
+      <x:c r="A137" t="inlineStr">
+        <x:is>
+          <x:t>08/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B137" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C137" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D137" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E137" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G137" t="inlineStr">
+        <x:is>
+          <x:t>71.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I137" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="138">
+      <x:c r="A138" t="inlineStr">
+        <x:is>
+          <x:t>08/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B138" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C138" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D138" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E138" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F138" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G138" t="inlineStr">
+        <x:is>
+          <x:t>71.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H138" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I138" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J138" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="139">
+      <x:c r="A139" t="inlineStr">
+        <x:is>
+          <x:t>08/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B139" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C139" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D139" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E139" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F139" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G139" t="inlineStr">
+        <x:is>
+          <x:t>71.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H139" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I139" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J139" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="140">
+      <x:c r="A140" t="inlineStr">
+        <x:is>
+          <x:t>08/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B140" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C140" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D140" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E140" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F140" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G140" t="inlineStr">
+        <x:is>
+          <x:t>71.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H140" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I140" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J140" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="141">
+      <x:c r="A141" t="inlineStr">
+        <x:is>
+          <x:t>08/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B141" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C141" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D141" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E141" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F141" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G141" t="inlineStr">
+        <x:is>
+          <x:t>71.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H141" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I141" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J141" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="142">
+      <x:c r="A142" t="inlineStr">
+        <x:is>
+          <x:t>08/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B142" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C142" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D142" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E142" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F142" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G142" t="inlineStr">
+        <x:is>
+          <x:t>66.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H142" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I142" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J142" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="143">
+      <x:c r="A143" t="inlineStr">
+        <x:is>
+          <x:t>08/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B143" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C143" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D143" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E143" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F143" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G143" t="inlineStr">
+        <x:is>
+          <x:t>65.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H143" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I143" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J143" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="144">
+      <x:c r="A144" t="inlineStr">
+        <x:is>
+          <x:t>08/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B144" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C144" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D144" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E144" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F144" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G144" t="inlineStr">
+        <x:is>
+          <x:t>65.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H144" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I144" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J144" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>