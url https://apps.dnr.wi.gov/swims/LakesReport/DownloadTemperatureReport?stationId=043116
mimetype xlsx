--- v6 (2026-09-11)
+++ v7 (2026-11-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fa090564f574dcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8ddc214bce144b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R59060e621b284e0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R579ecc42499f46b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R59060e621b284e0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R579ecc42499f46b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>