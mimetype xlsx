--- v7 (2026-11-01)
+++ v8 (2026-11-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8ddc214bce144b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f096592349f4c82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R579ecc42499f46b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfd7eccfb0ff84431"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R579ecc42499f46b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfd7eccfb0ff84431" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>