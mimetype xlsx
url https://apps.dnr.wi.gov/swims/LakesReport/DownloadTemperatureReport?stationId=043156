--- v2 (2026-02-23)
+++ v3 (2026-04-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd78e388661c846a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9dd3025bce64bf2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc559db372da041f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5054186ed9f143d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc559db372da041f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5054186ed9f143d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>