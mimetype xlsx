--- v3 (2026-04-11)
+++ v4 (2026-05-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9dd3025bce64bf2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R385bd5bc647a40b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5054186ed9f143d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6d4aa885d855472f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5054186ed9f143d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6d4aa885d855472f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -39627,28 +39627,496 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G762" t="inlineStr">
         <x:is>
           <x:t>48.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H762" t="inlineStr">
         <x:is>
           <x:t>.03</x:t>
         </x:is>
       </x:c>
       <x:c r="I762" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J762" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="763">
+      <x:c r="A763" t="inlineStr">
+        <x:is>
+          <x:t>05/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B763" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C763" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D763" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E763" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F763" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G763" t="inlineStr">
+        <x:is>
+          <x:t>54.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H763" t="inlineStr">
+        <x:is>
+          <x:t>10.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I763" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J763" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="764">
+      <x:c r="A764" t="inlineStr">
+        <x:is>
+          <x:t>05/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B764" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C764" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D764" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E764" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F764" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G764" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H764" t="inlineStr">
+        <x:is>
+          <x:t>10.44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I764" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J764" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="765">
+      <x:c r="A765" t="inlineStr">
+        <x:is>
+          <x:t>05/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B765" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C765" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D765" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E765" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F765" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G765" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H765" t="inlineStr">
+        <x:is>
+          <x:t>10.37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I765" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J765" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="766">
+      <x:c r="A766" t="inlineStr">
+        <x:is>
+          <x:t>05/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B766" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C766" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D766" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E766" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F766" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G766" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H766" t="inlineStr">
+        <x:is>
+          <x:t>11.15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I766" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J766" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="767">
+      <x:c r="A767" t="inlineStr">
+        <x:is>
+          <x:t>05/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B767" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C767" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D767" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E767" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F767" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G767" t="inlineStr">
+        <x:is>
+          <x:t>50.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H767" t="inlineStr">
+        <x:is>
+          <x:t>10.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I767" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J767" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="768">
+      <x:c r="A768" t="inlineStr">
+        <x:is>
+          <x:t>05/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B768" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C768" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D768" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E768" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F768" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G768" t="inlineStr">
+        <x:is>
+          <x:t>48.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H768" t="inlineStr">
+        <x:is>
+          <x:t>9.89</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I768" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J768" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="769">
+      <x:c r="A769" t="inlineStr">
+        <x:is>
+          <x:t>05/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B769" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C769" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D769" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E769" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F769" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G769" t="inlineStr">
+        <x:is>
+          <x:t>46.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H769" t="inlineStr">
+        <x:is>
+          <x:t>7.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I769" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J769" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="770">
+      <x:c r="A770" t="inlineStr">
+        <x:is>
+          <x:t>05/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B770" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C770" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D770" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E770" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F770" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G770" t="inlineStr">
+        <x:is>
+          <x:t>45.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H770" t="inlineStr">
+        <x:is>
+          <x:t>7.07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I770" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J770" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="771">
+      <x:c r="A771" t="inlineStr">
+        <x:is>
+          <x:t>05/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B771" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C771" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D771" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E771" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F771" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G771" t="inlineStr">
+        <x:is>
+          <x:t>44.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H771" t="inlineStr">
+        <x:is>
+          <x:t>.11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I771" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J771" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>