--- v4 (2026-05-27)
+++ v5 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R385bd5bc647a40b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R980f759ba840473d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6d4aa885d855472f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb43705472d284543"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6d4aa885d855472f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb43705472d284543" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>