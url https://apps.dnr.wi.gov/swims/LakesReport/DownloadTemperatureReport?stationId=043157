--- v2 (2026-02-25)
+++ v3 (2026-04-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a0616a603bf4831" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra80bdc01d4c44651" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2c3a000f0dfe4031"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb738251ad8f848b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2c3a000f0dfe4031" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb738251ad8f848b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>