--- v3 (2026-04-13)
+++ v4 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra80bdc01d4c44651" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2cb695ead574f46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb738251ad8f848b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdfec8095109c489c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb738251ad8f848b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdfec8095109c489c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -38327,28 +38327,496 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G737" t="inlineStr">
         <x:is>
           <x:t>57.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H737" t="inlineStr">
         <x:is>
           <x:t>.06</x:t>
         </x:is>
       </x:c>
       <x:c r="I737" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J737" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="738">
+      <x:c r="A738" t="inlineStr">
+        <x:is>
+          <x:t>05/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B738" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C738" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D738" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E738" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F738" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G738" t="inlineStr">
+        <x:is>
+          <x:t>55.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H738" t="inlineStr">
+        <x:is>
+          <x:t>10.12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I738" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J738" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="739">
+      <x:c r="A739" t="inlineStr">
+        <x:is>
+          <x:t>05/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B739" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C739" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D739" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E739" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F739" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G739" t="inlineStr">
+        <x:is>
+          <x:t>55.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H739" t="inlineStr">
+        <x:is>
+          <x:t>10.07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I739" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J739" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="740">
+      <x:c r="A740" t="inlineStr">
+        <x:is>
+          <x:t>05/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B740" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C740" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D740" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E740" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F740" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G740" t="inlineStr">
+        <x:is>
+          <x:t>55.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H740" t="inlineStr">
+        <x:is>
+          <x:t>10.02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I740" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J740" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="741">
+      <x:c r="A741" t="inlineStr">
+        <x:is>
+          <x:t>05/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B741" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C741" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D741" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E741" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F741" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G741" t="inlineStr">
+        <x:is>
+          <x:t>55.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H741" t="inlineStr">
+        <x:is>
+          <x:t>9.97</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I741" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J741" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="742">
+      <x:c r="A742" t="inlineStr">
+        <x:is>
+          <x:t>05/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B742" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C742" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D742" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E742" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F742" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G742" t="inlineStr">
+        <x:is>
+          <x:t>54.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H742" t="inlineStr">
+        <x:is>
+          <x:t>9.93</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I742" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J742" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="743">
+      <x:c r="A743" t="inlineStr">
+        <x:is>
+          <x:t>05/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B743" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C743" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D743" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E743" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F743" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G743" t="inlineStr">
+        <x:is>
+          <x:t>54.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H743" t="inlineStr">
+        <x:is>
+          <x:t>9.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I743" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J743" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="744">
+      <x:c r="A744" t="inlineStr">
+        <x:is>
+          <x:t>05/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B744" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C744" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D744" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E744" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F744" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G744" t="inlineStr">
+        <x:is>
+          <x:t>52.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H744" t="inlineStr">
+        <x:is>
+          <x:t>9.47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I744" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J744" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="745">
+      <x:c r="A745" t="inlineStr">
+        <x:is>
+          <x:t>05/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B745" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C745" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D745" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E745" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F745" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G745" t="inlineStr">
+        <x:is>
+          <x:t>48.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H745" t="inlineStr">
+        <x:is>
+          <x:t>6.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I745" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J745" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="746">
+      <x:c r="A746" t="inlineStr">
+        <x:is>
+          <x:t>05/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B746" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C746" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D746" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E746" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F746" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G746" t="inlineStr">
+        <x:is>
+          <x:t>48.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H746" t="inlineStr">
+        <x:is>
+          <x:t>.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I746" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J746" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>