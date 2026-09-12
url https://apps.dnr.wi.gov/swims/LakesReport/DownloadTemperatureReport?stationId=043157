--- v4 (2026-07-26)
+++ v5 (2026-09-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2cb695ead574f46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ebe0059e2c54a3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdfec8095109c489c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R55128edd0b464b16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdfec8095109c489c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R55128edd0b464b16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>