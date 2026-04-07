--- v3 (2026-02-18)
+++ v4 (2026-04-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a7b2469759d4ddf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4167abc4e1cd40f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R32fa460569564fd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R10f5da19485242a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R32fa460569564fd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R10f5da19485242a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -1615,28 +1615,1952 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G31" t="inlineStr">
         <x:is>
           <x:t>10.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H31" t="inlineStr">
         <x:is>
           <x:t>.81</x:t>
         </x:is>
       </x:c>
       <x:c r="I31" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J31" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="32">
+      <x:c r="A32" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B32" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C32" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D32" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E32" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F32" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G32" t="inlineStr">
+        <x:is>
+          <x:t>22.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H32" t="inlineStr">
+        <x:is>
+          <x:t>8.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I32" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J32" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="33">
+      <x:c r="A33" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B33" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C33" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D33" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E33" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F33" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G33" t="inlineStr">
+        <x:is>
+          <x:t>22.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H33" t="inlineStr">
+        <x:is>
+          <x:t>8.44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I33" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J33" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="34">
+      <x:c r="A34" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B34" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C34" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D34" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E34" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F34" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G34" t="inlineStr">
+        <x:is>
+          <x:t>22.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H34" t="inlineStr">
+        <x:is>
+          <x:t>8.45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I34" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J34" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="35">
+      <x:c r="A35" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B35" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C35" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D35" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E35" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F35" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G35" t="inlineStr">
+        <x:is>
+          <x:t>22.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H35" t="inlineStr">
+        <x:is>
+          <x:t>8.47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I35" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J35" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="36">
+      <x:c r="A36" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B36" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C36" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D36" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E36" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F36" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G36" t="inlineStr">
+        <x:is>
+          <x:t>22.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H36" t="inlineStr">
+        <x:is>
+          <x:t>8.42</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I36" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J36" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="37">
+      <x:c r="A37" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B37" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C37" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D37" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E37" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F37" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G37" t="inlineStr">
+        <x:is>
+          <x:t>22.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H37" t="inlineStr">
+        <x:is>
+          <x:t>8.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I37" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J37" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="38">
+      <x:c r="A38" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B38" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C38" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D38" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E38" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F38" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G38" t="inlineStr">
+        <x:is>
+          <x:t>20.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H38" t="inlineStr">
+        <x:is>
+          <x:t>10.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I38" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J38" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="39">
+      <x:c r="A39" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B39" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C39" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D39" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E39" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F39" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G39" t="inlineStr">
+        <x:is>
+          <x:t>17.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H39" t="inlineStr">
+        <x:is>
+          <x:t>10.74</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I39" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J39" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="40">
+      <x:c r="A40" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B40" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C40" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D40" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E40" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F40" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G40" t="inlineStr">
+        <x:is>
+          <x:t>17.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H40" t="inlineStr">
+        <x:is>
+          <x:t>9.65</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I40" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J40" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="41">
+      <x:c r="A41" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B41" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C41" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D41" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E41" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F41" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G41" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H41" t="inlineStr">
+        <x:is>
+          <x:t>6.11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I41" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J41" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="42">
+      <x:c r="A42" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B42" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C42" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D42" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E42" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F42" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G42" t="inlineStr">
+        <x:is>
+          <x:t>14.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H42" t="inlineStr">
+        <x:is>
+          <x:t>3.01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I42" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J42" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="43">
+      <x:c r="A43" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B43" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C43" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D43" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E43" t="inlineStr">
+        <x:is>
+          <x:t>33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F43" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G43" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H43" t="inlineStr">
+        <x:is>
+          <x:t>1.86</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I43" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J43" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="44">
+      <x:c r="A44" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B44" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C44" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D44" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E44" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F44" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G44" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H44" t="inlineStr">
+        <x:is>
+          <x:t>.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I44" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J44" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="45">
+      <x:c r="A45" t="inlineStr">
+        <x:is>
+          <x:t>08/06/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B45" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C45" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D45" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E45" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F45" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G45" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H45" t="inlineStr">
+        <x:is>
+          <x:t>8.26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I45" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J45" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="46">
+      <x:c r="A46" t="inlineStr">
+        <x:is>
+          <x:t>08/06/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B46" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C46" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D46" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E46" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F46" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G46" t="inlineStr">
+        <x:is>
+          <x:t>24.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H46" t="inlineStr">
+        <x:is>
+          <x:t>8.22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I46" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J46" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="47">
+      <x:c r="A47" t="inlineStr">
+        <x:is>
+          <x:t>08/06/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B47" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C47" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D47" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E47" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F47" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G47" t="inlineStr">
+        <x:is>
+          <x:t>24.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H47" t="inlineStr">
+        <x:is>
+          <x:t>8.22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I47" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J47" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="48">
+      <x:c r="A48" t="inlineStr">
+        <x:is>
+          <x:t>08/06/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B48" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C48" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D48" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E48" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F48" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G48" t="inlineStr">
+        <x:is>
+          <x:t>24.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H48" t="inlineStr">
+        <x:is>
+          <x:t>8.23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I48" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J48" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="49">
+      <x:c r="A49" t="inlineStr">
+        <x:is>
+          <x:t>08/06/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B49" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C49" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D49" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E49" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F49" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G49" t="inlineStr">
+        <x:is>
+          <x:t>24.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H49" t="inlineStr">
+        <x:is>
+          <x:t>8.23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I49" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J49" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="50">
+      <x:c r="A50" t="inlineStr">
+        <x:is>
+          <x:t>08/06/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B50" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C50" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D50" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E50" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F50" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G50" t="inlineStr">
+        <x:is>
+          <x:t>24.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H50" t="inlineStr">
+        <x:is>
+          <x:t>8.21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I50" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J50" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="51">
+      <x:c r="A51" t="inlineStr">
+        <x:is>
+          <x:t>08/06/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B51" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C51" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D51" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E51" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F51" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G51" t="inlineStr">
+        <x:is>
+          <x:t>23.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H51" t="inlineStr">
+        <x:is>
+          <x:t>8.72</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I51" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J51" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="52">
+      <x:c r="A52" t="inlineStr">
+        <x:is>
+          <x:t>08/06/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B52" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C52" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D52" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E52" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F52" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G52" t="inlineStr">
+        <x:is>
+          <x:t>20.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H52" t="inlineStr">
+        <x:is>
+          <x:t>9.41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I52" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J52" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="53">
+      <x:c r="A53" t="inlineStr">
+        <x:is>
+          <x:t>08/06/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B53" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C53" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D53" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E53" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F53" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G53" t="inlineStr">
+        <x:is>
+          <x:t>17.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H53" t="inlineStr">
+        <x:is>
+          <x:t>8.23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I53" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J53" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="54">
+      <x:c r="A54" t="inlineStr">
+        <x:is>
+          <x:t>08/06/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B54" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C54" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D54" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E54" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F54" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G54" t="inlineStr">
+        <x:is>
+          <x:t>17.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H54" t="inlineStr">
+        <x:is>
+          <x:t>6.67</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I54" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J54" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="55">
+      <x:c r="A55" t="inlineStr">
+        <x:is>
+          <x:t>08/06/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B55" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C55" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D55" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E55" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F55" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G55" t="inlineStr">
+        <x:is>
+          <x:t>15.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H55" t="inlineStr">
+        <x:is>
+          <x:t>3.23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I55" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J55" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="56">
+      <x:c r="A56" t="inlineStr">
+        <x:is>
+          <x:t>08/06/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B56" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C56" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D56" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E56" t="inlineStr">
+        <x:is>
+          <x:t>33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F56" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G56" t="inlineStr">
+        <x:is>
+          <x:t>14.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H56" t="inlineStr">
+        <x:is>
+          <x:t>2.06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I56" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J56" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="57">
+      <x:c r="A57" t="inlineStr">
+        <x:is>
+          <x:t>08/06/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B57" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C57" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D57" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E57" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F57" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G57" t="inlineStr">
+        <x:is>
+          <x:t>13.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H57" t="inlineStr">
+        <x:is>
+          <x:t>1.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I57" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J57" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="58">
+      <x:c r="A58" t="inlineStr">
+        <x:is>
+          <x:t>08/27/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B58" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C58" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D58" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E58" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F58" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G58" t="inlineStr">
+        <x:is>
+          <x:t>21.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H58" t="inlineStr">
+        <x:is>
+          <x:t>6.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I58" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J58" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="59">
+      <x:c r="A59" t="inlineStr">
+        <x:is>
+          <x:t>08/27/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B59" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C59" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D59" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E59" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F59" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G59" t="inlineStr">
+        <x:is>
+          <x:t>21.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H59" t="inlineStr">
+        <x:is>
+          <x:t>7.91</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I59" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J59" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="60">
+      <x:c r="A60" t="inlineStr">
+        <x:is>
+          <x:t>08/27/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B60" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C60" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D60" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E60" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F60" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G60" t="inlineStr">
+        <x:is>
+          <x:t>21.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H60" t="inlineStr">
+        <x:is>
+          <x:t>7.85</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I60" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J60" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="61">
+      <x:c r="A61" t="inlineStr">
+        <x:is>
+          <x:t>08/27/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B61" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C61" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D61" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E61" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F61" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G61" t="inlineStr">
+        <x:is>
+          <x:t>21.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H61" t="inlineStr">
+        <x:is>
+          <x:t>7.85</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I61" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J61" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="62">
+      <x:c r="A62" t="inlineStr">
+        <x:is>
+          <x:t>08/27/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B62" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C62" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D62" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E62" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F62" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G62" t="inlineStr">
+        <x:is>
+          <x:t>21.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H62" t="inlineStr">
+        <x:is>
+          <x:t>7.83</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I62" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J62" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="63">
+      <x:c r="A63" t="inlineStr">
+        <x:is>
+          <x:t>08/27/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B63" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C63" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D63" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E63" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F63" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G63" t="inlineStr">
+        <x:is>
+          <x:t>21.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H63" t="inlineStr">
+        <x:is>
+          <x:t>7.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I63" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J63" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="64">
+      <x:c r="A64" t="inlineStr">
+        <x:is>
+          <x:t>08/27/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B64" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C64" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D64" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E64" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F64" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G64" t="inlineStr">
+        <x:is>
+          <x:t>21.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H64" t="inlineStr">
+        <x:is>
+          <x:t>7.77</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I64" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J64" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="65">
+      <x:c r="A65" t="inlineStr">
+        <x:is>
+          <x:t>08/27/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B65" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C65" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D65" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E65" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F65" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G65" t="inlineStr">
+        <x:is>
+          <x:t>21.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H65" t="inlineStr">
+        <x:is>
+          <x:t>7.73</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I65" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J65" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="66">
+      <x:c r="A66" t="inlineStr">
+        <x:is>
+          <x:t>08/27/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B66" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C66" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D66" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E66" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F66" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G66" t="inlineStr">
+        <x:is>
+          <x:t>18.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H66" t="inlineStr">
+        <x:is>
+          <x:t>6.07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I66" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J66" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="67">
+      <x:c r="A67" t="inlineStr">
+        <x:is>
+          <x:t>08/27/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B67" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C67" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D67" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E67" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F67" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G67" t="inlineStr">
+        <x:is>
+          <x:t>18.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H67" t="inlineStr">
+        <x:is>
+          <x:t>4.93</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I67" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J67" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="68">
+      <x:c r="A68" t="inlineStr">
+        <x:is>
+          <x:t>08/27/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B68" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C68" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D68" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E68" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F68" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G68" t="inlineStr">
+        <x:is>
+          <x:t>16.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H68" t="inlineStr">
+        <x:is>
+          <x:t>1.68</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I68" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J68" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>