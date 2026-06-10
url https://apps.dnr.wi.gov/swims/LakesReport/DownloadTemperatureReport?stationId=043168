--- v4 (2026-04-07)
+++ v5 (2026-06-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4167abc4e1cd40f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9af217491b9846e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R10f5da19485242a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R270666681f7a4cd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R10f5da19485242a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R270666681f7a4cd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>