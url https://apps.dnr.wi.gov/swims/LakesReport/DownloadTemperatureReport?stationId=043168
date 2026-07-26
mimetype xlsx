--- v5 (2026-06-10)
+++ v6 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9af217491b9846e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R731a94da19684fc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R270666681f7a4cd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6d03f244d8a441c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R270666681f7a4cd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6d03f244d8a441c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>