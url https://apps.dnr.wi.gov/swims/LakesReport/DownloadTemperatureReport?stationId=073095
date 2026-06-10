--- v2 (2026-02-04)
+++ v3 (2026-06-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a4dda748b5e49d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d93e81771964ab1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd01675b198db47fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0a9a2ddbe6e14d52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd01675b198db47fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0a9a2ddbe6e14d52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>