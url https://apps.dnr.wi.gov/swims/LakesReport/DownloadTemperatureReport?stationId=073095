--- v3 (2026-06-10)
+++ v4 (2026-07-29)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d93e81771964ab1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f9bfa59895949c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0a9a2ddbe6e14d52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7de47ad0d99f43aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0a9a2ddbe6e14d52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7de47ad0d99f43aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -40355,28 +40355,1380 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G776" t="inlineStr">
         <x:is>
           <x:t>60.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H776" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I776" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J776" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="777">
+      <x:c r="A777" t="inlineStr">
+        <x:is>
+          <x:t>05/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B777" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C777" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D777" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E777" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F777" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G777" t="inlineStr">
+        <x:is>
+          <x:t>63.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H777" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I777" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J777" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="778">
+      <x:c r="A778" t="inlineStr">
+        <x:is>
+          <x:t>05/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B778" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C778" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D778" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E778" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F778" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G778" t="inlineStr">
+        <x:is>
+          <x:t>62.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H778" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I778" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J778" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="779">
+      <x:c r="A779" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B779" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C779" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D779" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E779" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F779" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G779" t="inlineStr">
+        <x:is>
+          <x:t>74.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H779" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I779" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J779" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="780">
+      <x:c r="A780" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B780" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C780" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D780" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E780" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F780" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G780" t="inlineStr">
+        <x:is>
+          <x:t>74.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H780" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I780" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J780" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="781">
+      <x:c r="A781" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B781" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C781" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D781" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E781" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F781" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G781" t="inlineStr">
+        <x:is>
+          <x:t>72.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H781" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I781" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J781" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="782">
+      <x:c r="A782" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B782" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C782" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D782" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E782" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F782" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G782" t="inlineStr">
+        <x:is>
+          <x:t>68.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H782" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I782" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J782" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="783">
+      <x:c r="A783" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B783" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C783" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D783" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E783" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F783" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G783" t="inlineStr">
+        <x:is>
+          <x:t>63.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H783" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I783" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J783" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="784">
+      <x:c r="A784" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B784" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C784" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D784" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E784" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F784" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G784" t="inlineStr">
+        <x:is>
+          <x:t>60.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H784" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I784" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J784" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="785">
+      <x:c r="A785" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B785" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C785" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D785" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E785" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F785" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G785" t="inlineStr">
+        <x:is>
+          <x:t>58.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H785" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I785" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J785" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="786">
+      <x:c r="A786" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B786" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C786" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D786" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E786" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F786" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G786" t="inlineStr">
+        <x:is>
+          <x:t>54.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H786" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I786" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J786" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="787">
+      <x:c r="A787" t="inlineStr">
+        <x:is>
+          <x:t>06/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B787" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C787" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D787" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E787" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F787" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G787" t="inlineStr">
+        <x:is>
+          <x:t>78</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H787" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I787" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J787" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="788">
+      <x:c r="A788" t="inlineStr">
+        <x:is>
+          <x:t>06/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B788" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C788" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D788" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E788" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F788" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G788" t="inlineStr">
+        <x:is>
+          <x:t>76.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H788" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I788" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J788" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="789">
+      <x:c r="A789" t="inlineStr">
+        <x:is>
+          <x:t>06/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B789" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C789" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D789" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E789" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F789" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G789" t="inlineStr">
+        <x:is>
+          <x:t>75.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H789" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I789" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J789" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="790">
+      <x:c r="A790" t="inlineStr">
+        <x:is>
+          <x:t>06/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B790" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C790" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D790" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E790" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F790" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G790" t="inlineStr">
+        <x:is>
+          <x:t>75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H790" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I790" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J790" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="791">
+      <x:c r="A791" t="inlineStr">
+        <x:is>
+          <x:t>06/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B791" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C791" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D791" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E791" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F791" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G791" t="inlineStr">
+        <x:is>
+          <x:t>66.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H791" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I791" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J791" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="792">
+      <x:c r="A792" t="inlineStr">
+        <x:is>
+          <x:t>06/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B792" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C792" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D792" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E792" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F792" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G792" t="inlineStr">
+        <x:is>
+          <x:t>61.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H792" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I792" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J792" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="793">
+      <x:c r="A793" t="inlineStr">
+        <x:is>
+          <x:t>06/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B793" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C793" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D793" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E793" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F793" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G793" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H793" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I793" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J793" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="794">
+      <x:c r="A794" t="inlineStr">
+        <x:is>
+          <x:t>06/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B794" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C794" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D794" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E794" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F794" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G794" t="inlineStr">
+        <x:is>
+          <x:t>55.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H794" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I794" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J794" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="795">
+      <x:c r="A795" t="inlineStr">
+        <x:is>
+          <x:t>07/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B795" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C795" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D795" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E795" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F795" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G795" t="inlineStr">
+        <x:is>
+          <x:t>77.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H795" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I795" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J795" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="796">
+      <x:c r="A796" t="inlineStr">
+        <x:is>
+          <x:t>07/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B796" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C796" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D796" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E796" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F796" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G796" t="inlineStr">
+        <x:is>
+          <x:t>77.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H796" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I796" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J796" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="797">
+      <x:c r="A797" t="inlineStr">
+        <x:is>
+          <x:t>07/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B797" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C797" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D797" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E797" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F797" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G797" t="inlineStr">
+        <x:is>
+          <x:t>77.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H797" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I797" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J797" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="798">
+      <x:c r="A798" t="inlineStr">
+        <x:is>
+          <x:t>07/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B798" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C798" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D798" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E798" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F798" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G798" t="inlineStr">
+        <x:is>
+          <x:t>75.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H798" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I798" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J798" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="799">
+      <x:c r="A799" t="inlineStr">
+        <x:is>
+          <x:t>07/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B799" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C799" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D799" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E799" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F799" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G799" t="inlineStr">
+        <x:is>
+          <x:t>71.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H799" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I799" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J799" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="800">
+      <x:c r="A800" t="inlineStr">
+        <x:is>
+          <x:t>07/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B800" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C800" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D800" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E800" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F800" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G800" t="inlineStr">
+        <x:is>
+          <x:t>66.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H800" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I800" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J800" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="801">
+      <x:c r="A801" t="inlineStr">
+        <x:is>
+          <x:t>07/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B801" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C801" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D801" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E801" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F801" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G801" t="inlineStr">
+        <x:is>
+          <x:t>61.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H801" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I801" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J801" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="802">
+      <x:c r="A802" t="inlineStr">
+        <x:is>
+          <x:t>07/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B802" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C802" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D802" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E802" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F802" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G802" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H802" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I802" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J802" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>