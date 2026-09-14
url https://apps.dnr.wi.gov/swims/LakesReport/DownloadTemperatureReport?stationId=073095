--- v4 (2026-07-29)
+++ v5 (2026-09-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f9bfa59895949c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13ac87207b104127" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7de47ad0d99f43aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7786eb482d27491b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7de47ad0d99f43aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7786eb482d27491b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>