--- v1 (2026-02-23)
+++ v2 (2026-06-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref9271d0526e441d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R952f30ca0de642b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9dcb3e35684f4e12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R94d0df39920848b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9dcb3e35684f4e12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R94d0df39920848b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>