--- v2 (2026-06-10)
+++ v3 (2026-07-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R952f30ca0de642b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44e6f66cfed94177" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R94d0df39920848b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1fdae8475d424fe4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R94d0df39920848b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1fdae8475d424fe4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -3435,28 +3435,704 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G66" t="inlineStr">
         <x:is>
           <x:t>55</x:t>
         </x:is>
       </x:c>
       <x:c r="H66" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I66" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J66" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="67">
+      <x:c r="A67" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B67" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C67" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D67" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E67" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F67" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G67" t="inlineStr">
+        <x:is>
+          <x:t>71.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H67" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I67" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J67" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="68">
+      <x:c r="A68" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B68" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C68" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D68" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E68" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F68" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G68" t="inlineStr">
+        <x:is>
+          <x:t>71.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H68" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I68" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J68" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="69">
+      <x:c r="A69" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B69" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C69" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D69" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E69" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F69" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G69" t="inlineStr">
+        <x:is>
+          <x:t>71.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H69" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I69" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J69" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="70">
+      <x:c r="A70" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B70" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C70" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D70" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E70" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F70" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G70" t="inlineStr">
+        <x:is>
+          <x:t>71.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H70" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I70" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J70" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="71">
+      <x:c r="A71" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B71" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C71" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D71" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E71" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F71" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G71" t="inlineStr">
+        <x:is>
+          <x:t>71.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H71" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I71" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J71" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="72">
+      <x:c r="A72" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B72" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C72" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D72" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E72" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F72" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G72" t="inlineStr">
+        <x:is>
+          <x:t>70.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H72" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I72" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J72" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="73">
+      <x:c r="A73" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B73" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C73" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D73" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E73" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F73" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G73" t="inlineStr">
+        <x:is>
+          <x:t>69.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H73" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I73" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J73" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="74">
+      <x:c r="A74" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B74" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C74" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D74" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E74" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G74" t="inlineStr">
+        <x:is>
+          <x:t>63.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I74" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="75">
+      <x:c r="A75" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B75" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C75" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D75" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E75" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F75" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G75" t="inlineStr">
+        <x:is>
+          <x:t>59.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H75" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I75" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J75" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="76">
+      <x:c r="A76" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B76" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C76" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D76" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E76" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F76" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G76" t="inlineStr">
+        <x:is>
+          <x:t>57.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H76" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I76" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J76" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="77">
+      <x:c r="A77" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B77" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C77" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D77" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E77" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F77" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G77" t="inlineStr">
+        <x:is>
+          <x:t>56.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H77" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I77" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J77" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="78">
+      <x:c r="A78" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B78" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C78" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D78" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E78" t="inlineStr">
+        <x:is>
+          <x:t>33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G78" t="inlineStr">
+        <x:is>
+          <x:t>55.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I78" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="79">
+      <x:c r="A79" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B79" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C79" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D79" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E79" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F79" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G79" t="inlineStr">
+        <x:is>
+          <x:t>53.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H79" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I79" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J79" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>