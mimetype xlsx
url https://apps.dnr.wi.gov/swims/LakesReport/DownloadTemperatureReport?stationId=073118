--- v3 (2026-07-27)
+++ v4 (2026-09-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44e6f66cfed94177" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15bb760a135a4ec6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1fdae8475d424fe4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1870ec947e7944a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1fdae8475d424fe4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1870ec947e7944a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -4111,28 +4111,1380 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G79" t="inlineStr">
         <x:is>
           <x:t>53.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H79" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I79" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J79" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="80">
+      <x:c r="A80" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B80" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C80" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D80" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E80" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F80" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G80" t="inlineStr">
+        <x:is>
+          <x:t>76.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H80" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I80" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J80" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="81">
+      <x:c r="A81" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B81" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C81" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D81" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E81" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F81" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G81" t="inlineStr">
+        <x:is>
+          <x:t>75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H81" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I81" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J81" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="82">
+      <x:c r="A82" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B82" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C82" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D82" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E82" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F82" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G82" t="inlineStr">
+        <x:is>
+          <x:t>74.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H82" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I82" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J82" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="83">
+      <x:c r="A83" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B83" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C83" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D83" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E83" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F83" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G83" t="inlineStr">
+        <x:is>
+          <x:t>74.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H83" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I83" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J83" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="84">
+      <x:c r="A84" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B84" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C84" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D84" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E84" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F84" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G84" t="inlineStr">
+        <x:is>
+          <x:t>74.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H84" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I84" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J84" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="85">
+      <x:c r="A85" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B85" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C85" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D85" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E85" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G85" t="inlineStr">
+        <x:is>
+          <x:t>73.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I85" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="86">
+      <x:c r="A86" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B86" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C86" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D86" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E86" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G86" t="inlineStr">
+        <x:is>
+          <x:t>72.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I86" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="87">
+      <x:c r="A87" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B87" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C87" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D87" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E87" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G87" t="inlineStr">
+        <x:is>
+          <x:t>64.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I87" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="88">
+      <x:c r="A88" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B88" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C88" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D88" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E88" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G88" t="inlineStr">
+        <x:is>
+          <x:t>59.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I88" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="89">
+      <x:c r="A89" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B89" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C89" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D89" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E89" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G89" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I89" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="90">
+      <x:c r="A90" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B90" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C90" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D90" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E90" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G90" t="inlineStr">
+        <x:is>
+          <x:t>54.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I90" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="91">
+      <x:c r="A91" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B91" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C91" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D91" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E91" t="inlineStr">
+        <x:is>
+          <x:t>33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G91" t="inlineStr">
+        <x:is>
+          <x:t>53.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I91" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="92">
+      <x:c r="A92" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B92" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C92" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D92" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E92" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F92" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G92" t="inlineStr">
+        <x:is>
+          <x:t>51.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H92" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I92" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J92" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="93">
+      <x:c r="A93" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B93" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C93" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D93" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E93" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F93" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G93" t="inlineStr">
+        <x:is>
+          <x:t>83.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H93" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I93" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J93" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="94">
+      <x:c r="A94" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B94" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C94" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D94" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E94" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F94" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G94" t="inlineStr">
+        <x:is>
+          <x:t>82.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H94" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I94" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J94" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="95">
+      <x:c r="A95" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B95" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C95" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D95" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E95" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F95" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G95" t="inlineStr">
+        <x:is>
+          <x:t>82.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H95" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I95" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J95" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="96">
+      <x:c r="A96" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B96" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C96" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D96" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E96" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F96" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G96" t="inlineStr">
+        <x:is>
+          <x:t>82.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H96" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I96" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J96" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="97">
+      <x:c r="A97" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B97" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C97" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D97" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E97" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F97" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G97" t="inlineStr">
+        <x:is>
+          <x:t>82</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H97" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I97" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J97" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="98">
+      <x:c r="A98" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B98" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C98" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D98" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E98" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G98" t="inlineStr">
+        <x:is>
+          <x:t>81.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I98" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="99">
+      <x:c r="A99" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B99" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C99" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D99" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E99" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G99" t="inlineStr">
+        <x:is>
+          <x:t>81.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I99" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="100">
+      <x:c r="A100" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B100" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C100" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D100" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E100" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F100" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G100" t="inlineStr">
+        <x:is>
+          <x:t>80.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H100" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I100" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J100" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="101">
+      <x:c r="A101" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B101" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C101" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D101" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E101" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F101" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G101" t="inlineStr">
+        <x:is>
+          <x:t>77</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H101" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I101" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J101" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="102">
+      <x:c r="A102" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B102" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C102" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D102" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E102" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G102" t="inlineStr">
+        <x:is>
+          <x:t>70.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I102" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="103">
+      <x:c r="A103" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B103" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C103" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D103" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E103" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F103" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G103" t="inlineStr">
+        <x:is>
+          <x:t>67.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H103" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I103" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J103" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="104">
+      <x:c r="A104" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B104" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C104" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D104" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E104" t="inlineStr">
+        <x:is>
+          <x:t>33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F104" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G104" t="inlineStr">
+        <x:is>
+          <x:t>64</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H104" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I104" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J104" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="105">
+      <x:c r="A105" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B105" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C105" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D105" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E105" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F105" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G105" t="inlineStr">
+        <x:is>
+          <x:t>62.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H105" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I105" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J105" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>