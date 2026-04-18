--- v2 (2026-02-25)
+++ v3 (2026-04-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf1ab60d939743cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R416e2ff2bf4a4235" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd01098013dd743dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R56811e1fc0a146e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd01098013dd743dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R56811e1fc0a146e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>