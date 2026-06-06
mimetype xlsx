--- v3 (2026-04-18)
+++ v4 (2026-06-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R416e2ff2bf4a4235" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58b0f3e3e37d496e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R56811e1fc0a146e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9ef2db7896694873"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R56811e1fc0a146e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9ef2db7896694873" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>