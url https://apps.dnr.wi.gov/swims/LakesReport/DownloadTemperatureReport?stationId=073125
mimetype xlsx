--- v4 (2026-06-06)
+++ v5 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58b0f3e3e37d496e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a040eca34ab4525" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9ef2db7896694873"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R40cff50ab0614ea6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9ef2db7896694873" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R40cff50ab0614ea6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>