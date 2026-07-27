--- v5 (2026-07-26)
+++ v6 (2026-07-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a040eca34ab4525" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R547df15e16ee4765" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R40cff50ab0614ea6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re4f7349b28544d5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R40cff50ab0614ea6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re4f7349b28544d5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>