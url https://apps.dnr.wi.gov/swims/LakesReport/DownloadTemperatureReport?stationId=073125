--- v6 (2026-07-27)
+++ v7 (2026-09-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R547df15e16ee4765" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a10b6b293044eef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re4f7349b28544d5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R23d463ad86264b36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re4f7349b28544d5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R23d463ad86264b36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -31515,28 +31515,444 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G606" t="inlineStr">
         <x:is>
           <x:t>62</x:t>
         </x:is>
       </x:c>
       <x:c r="H606" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I606" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J606" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="607">
+      <x:c r="A607" t="inlineStr">
+        <x:is>
+          <x:t>05/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B607" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C607" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D607" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E607" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F607" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G607" t="inlineStr">
+        <x:is>
+          <x:t>61.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H607" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I607" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J607" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="608">
+      <x:c r="A608" t="inlineStr">
+        <x:is>
+          <x:t>05/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B608" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C608" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D608" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E608" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F608" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G608" t="inlineStr">
+        <x:is>
+          <x:t>61.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H608" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I608" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J608" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="609">
+      <x:c r="A609" t="inlineStr">
+        <x:is>
+          <x:t>05/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B609" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C609" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D609" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E609" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F609" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G609" t="inlineStr">
+        <x:is>
+          <x:t>60.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H609" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I609" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J609" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="610">
+      <x:c r="A610" t="inlineStr">
+        <x:is>
+          <x:t>05/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B610" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C610" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D610" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E610" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F610" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G610" t="inlineStr">
+        <x:is>
+          <x:t>60.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H610" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I610" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J610" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="611">
+      <x:c r="A611" t="inlineStr">
+        <x:is>
+          <x:t>05/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B611" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C611" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D611" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E611" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F611" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G611" t="inlineStr">
+        <x:is>
+          <x:t>60.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H611" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I611" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J611" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="612">
+      <x:c r="A612" t="inlineStr">
+        <x:is>
+          <x:t>05/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B612" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C612" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D612" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E612" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F612" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G612" t="inlineStr">
+        <x:is>
+          <x:t>60</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H612" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I612" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J612" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="613">
+      <x:c r="A613" t="inlineStr">
+        <x:is>
+          <x:t>05/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B613" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C613" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D613" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E613" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F613" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G613" t="inlineStr">
+        <x:is>
+          <x:t>59.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H613" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I613" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J613" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="614">
+      <x:c r="A614" t="inlineStr">
+        <x:is>
+          <x:t>05/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B614" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C614" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D614" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E614" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F614" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G614" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H614" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I614" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J614" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>