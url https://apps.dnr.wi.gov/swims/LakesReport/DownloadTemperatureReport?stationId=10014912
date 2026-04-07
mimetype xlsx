--- v0 (2026-02-10)
+++ v1 (2026-04-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c97d58e59334a3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c7f5f9675784aed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re2103ff849254225"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4114df0a2bfd4d37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re2103ff849254225" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4114df0a2bfd4d37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>