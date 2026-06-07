--- v1 (2026-04-07)
+++ v2 (2026-06-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c7f5f9675784aed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R555af42d25704460" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4114df0a2bfd4d37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rce1e09d418e04520"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4114df0a2bfd4d37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rce1e09d418e04520" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -2291,28 +2291,652 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G44" t="inlineStr">
         <x:is>
           <x:t>10.9</x:t>
         </x:is>
       </x:c>
       <x:c r="H44" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I44" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J44" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="45">
+      <x:c r="A45" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B45" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C45" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D45" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E45" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F45" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G45" t="inlineStr">
+        <x:is>
+          <x:t>23.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H45" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I45" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J45" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="46">
+      <x:c r="A46" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B46" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C46" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D46" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E46" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F46" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G46" t="inlineStr">
+        <x:is>
+          <x:t>22.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H46" t="inlineStr">
+        <x:is>
+          <x:t>10.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I46" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J46" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="47">
+      <x:c r="A47" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B47" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C47" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D47" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E47" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F47" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G47" t="inlineStr">
+        <x:is>
+          <x:t>22.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H47" t="inlineStr">
+        <x:is>
+          <x:t>7.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I47" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J47" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="48">
+      <x:c r="A48" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B48" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C48" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D48" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E48" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F48" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G48" t="inlineStr">
+        <x:is>
+          <x:t>21.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H48" t="inlineStr">
+        <x:is>
+          <x:t>4.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I48" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J48" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="49">
+      <x:c r="A49" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B49" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C49" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D49" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E49" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F49" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G49" t="inlineStr">
+        <x:is>
+          <x:t>21.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H49" t="inlineStr">
+        <x:is>
+          <x:t>1.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I49" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J49" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="50">
+      <x:c r="A50" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B50" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C50" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D50" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E50" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F50" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G50" t="inlineStr">
+        <x:is>
+          <x:t>21.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H50" t="inlineStr">
+        <x:is>
+          <x:t>.31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I50" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J50" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="51">
+      <x:c r="A51" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B51" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C51" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D51" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E51" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F51" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G51" t="inlineStr">
+        <x:is>
+          <x:t>20.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H51" t="inlineStr">
+        <x:is>
+          <x:t>.27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I51" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J51" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="52">
+      <x:c r="A52" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B52" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C52" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D52" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E52" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F52" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G52" t="inlineStr">
+        <x:is>
+          <x:t>15.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H52" t="inlineStr">
+        <x:is>
+          <x:t>.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I52" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J52" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="53">
+      <x:c r="A53" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B53" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C53" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D53" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E53" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F53" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G53" t="inlineStr">
+        <x:is>
+          <x:t>12.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H53" t="inlineStr">
+        <x:is>
+          <x:t>.18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I53" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J53" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="54">
+      <x:c r="A54" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B54" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C54" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D54" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E54" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F54" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G54" t="inlineStr">
+        <x:is>
+          <x:t>11.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H54" t="inlineStr">
+        <x:is>
+          <x:t>.17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I54" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J54" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="55">
+      <x:c r="A55" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B55" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C55" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D55" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E55" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F55" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G55" t="inlineStr">
+        <x:is>
+          <x:t>11.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H55" t="inlineStr">
+        <x:is>
+          <x:t>.16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I55" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J55" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="56">
+      <x:c r="A56" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B56" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C56" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D56" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E56" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F56" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G56" t="inlineStr">
+        <x:is>
+          <x:t>10.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H56" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I56" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J56" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>