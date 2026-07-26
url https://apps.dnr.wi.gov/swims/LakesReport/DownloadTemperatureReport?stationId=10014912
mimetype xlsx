--- v2 (2026-06-07)
+++ v3 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R555af42d25704460" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc986f88ed685450e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rce1e09d418e04520"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb30e3c70ce2a4dd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rce1e09d418e04520" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb30e3c70ce2a4dd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>