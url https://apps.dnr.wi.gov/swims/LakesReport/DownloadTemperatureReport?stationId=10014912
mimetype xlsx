--- v3 (2026-07-26)
+++ v4 (2026-09-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc986f88ed685450e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d78bdae7d2e4fee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb30e3c70ce2a4dd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R48b0cd6281fa4470"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb30e3c70ce2a4dd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R48b0cd6281fa4470" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>