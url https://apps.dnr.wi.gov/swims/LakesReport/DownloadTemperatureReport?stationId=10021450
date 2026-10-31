--- v5 (2026-09-08)
+++ v6 (2026-10-31)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re152a8b37fca4f6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a06ce9205b44c54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc7a231581fce403e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfd8a0927a6b24cfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc7a231581fce403e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfd8a0927a6b24cfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -5619,28 +5619,1432 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G108" t="inlineStr">
         <x:is>
           <x:t>60.1</x:t>
         </x:is>
       </x:c>
       <x:c r="H108" t="inlineStr">
         <x:is>
           <x:t>8.8</x:t>
         </x:is>
       </x:c>
       <x:c r="I108" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J108" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="109">
+      <x:c r="A109" t="inlineStr">
+        <x:is>
+          <x:t>04/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B109" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C109" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D109" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E109" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F109" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G109" t="inlineStr">
+        <x:is>
+          <x:t>57.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H109" t="inlineStr">
+        <x:is>
+          <x:t>8.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I109" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J109" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="110">
+      <x:c r="A110" t="inlineStr">
+        <x:is>
+          <x:t>04/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B110" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C110" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D110" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E110" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F110" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G110" t="inlineStr">
+        <x:is>
+          <x:t>57.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H110" t="inlineStr">
+        <x:is>
+          <x:t>8.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I110" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J110" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="111">
+      <x:c r="A111" t="inlineStr">
+        <x:is>
+          <x:t>04/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B111" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C111" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D111" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E111" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F111" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G111" t="inlineStr">
+        <x:is>
+          <x:t>55.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H111" t="inlineStr">
+        <x:is>
+          <x:t>8.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I111" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J111" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="112">
+      <x:c r="A112" t="inlineStr">
+        <x:is>
+          <x:t>04/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B112" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C112" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D112" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E112" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F112" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G112" t="inlineStr">
+        <x:is>
+          <x:t>53.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H112" t="inlineStr">
+        <x:is>
+          <x:t>7.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I112" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J112" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="113">
+      <x:c r="A113" t="inlineStr">
+        <x:is>
+          <x:t>04/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B113" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C113" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D113" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E113" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F113" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G113" t="inlineStr">
+        <x:is>
+          <x:t>51.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H113" t="inlineStr">
+        <x:is>
+          <x:t>5.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I113" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J113" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="114">
+      <x:c r="A114" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B114" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C114" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D114" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E114" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F114" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G114" t="inlineStr">
+        <x:is>
+          <x:t>71</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H114" t="inlineStr">
+        <x:is>
+          <x:t>9.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I114" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J114" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="115">
+      <x:c r="A115" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B115" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C115" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D115" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E115" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F115" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G115" t="inlineStr">
+        <x:is>
+          <x:t>70.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H115" t="inlineStr">
+        <x:is>
+          <x:t>9.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I115" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J115" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="116">
+      <x:c r="A116" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B116" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C116" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D116" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E116" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F116" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G116" t="inlineStr">
+        <x:is>
+          <x:t>70.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H116" t="inlineStr">
+        <x:is>
+          <x:t>9.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I116" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J116" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="117">
+      <x:c r="A117" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B117" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C117" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D117" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E117" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F117" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G117" t="inlineStr">
+        <x:is>
+          <x:t>70</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H117" t="inlineStr">
+        <x:is>
+          <x:t>9.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I117" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J117" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="118">
+      <x:c r="A118" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B118" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C118" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D118" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E118" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F118" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G118" t="inlineStr">
+        <x:is>
+          <x:t>70</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H118" t="inlineStr">
+        <x:is>
+          <x:t>9.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I118" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J118" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="119">
+      <x:c r="A119" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B119" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C119" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D119" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E119" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F119" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G119" t="inlineStr">
+        <x:is>
+          <x:t>69.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H119" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I119" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J119" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="120">
+      <x:c r="A120" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B120" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C120" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D120" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E120" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G120" t="inlineStr">
+        <x:is>
+          <x:t>75.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H120" t="inlineStr">
+        <x:is>
+          <x:t>8.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I120" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J120" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="121">
+      <x:c r="A121" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B121" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C121" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D121" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E121" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F121" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G121" t="inlineStr">
+        <x:is>
+          <x:t>75.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H121" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I121" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J121" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="122">
+      <x:c r="A122" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B122" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C122" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D122" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E122" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F122" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G122" t="inlineStr">
+        <x:is>
+          <x:t>75.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H122" t="inlineStr">
+        <x:is>
+          <x:t>8.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I122" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J122" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="123">
+      <x:c r="A123" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B123" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C123" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D123" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E123" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F123" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G123" t="inlineStr">
+        <x:is>
+          <x:t>75.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H123" t="inlineStr">
+        <x:is>
+          <x:t>8.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I123" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J123" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="124">
+      <x:c r="A124" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B124" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C124" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D124" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E124" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F124" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G124" t="inlineStr">
+        <x:is>
+          <x:t>74.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H124" t="inlineStr">
+        <x:is>
+          <x:t>8.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I124" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J124" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="125">
+      <x:c r="A125" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B125" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C125" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D125" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E125" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F125" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G125" t="inlineStr">
+        <x:is>
+          <x:t>74.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H125" t="inlineStr">
+        <x:is>
+          <x:t>8.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I125" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J125" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="126">
+      <x:c r="A126" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B126" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C126" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D126" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E126" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F126" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G126" t="inlineStr">
+        <x:is>
+          <x:t>73.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H126" t="inlineStr">
+        <x:is>
+          <x:t>5.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I126" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J126" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="127">
+      <x:c r="A127" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B127" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C127" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D127" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E127" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F127" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G127" t="inlineStr">
+        <x:is>
+          <x:t>73</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H127" t="inlineStr">
+        <x:is>
+          <x:t>2.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I127" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J127" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="128">
+      <x:c r="A128" t="inlineStr">
+        <x:is>
+          <x:t>09/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B128" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C128" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D128" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E128" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F128" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G128" t="inlineStr">
+        <x:is>
+          <x:t>75.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H128" t="inlineStr">
+        <x:is>
+          <x:t>8.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I128" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J128" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="129">
+      <x:c r="A129" t="inlineStr">
+        <x:is>
+          <x:t>09/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B129" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C129" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D129" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E129" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G129" t="inlineStr">
+        <x:is>
+          <x:t>74.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H129" t="inlineStr">
+        <x:is>
+          <x:t>8.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I129" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J129" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="130">
+      <x:c r="A130" t="inlineStr">
+        <x:is>
+          <x:t>09/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B130" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C130" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D130" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E130" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G130" t="inlineStr">
+        <x:is>
+          <x:t>74.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H130" t="inlineStr">
+        <x:is>
+          <x:t>8.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I130" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J130" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="131">
+      <x:c r="A131" t="inlineStr">
+        <x:is>
+          <x:t>09/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B131" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C131" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D131" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E131" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G131" t="inlineStr">
+        <x:is>
+          <x:t>71.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H131" t="inlineStr">
+        <x:is>
+          <x:t>8.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I131" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J131" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="132">
+      <x:c r="A132" t="inlineStr">
+        <x:is>
+          <x:t>09/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B132" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C132" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D132" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E132" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F132" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G132" t="inlineStr">
+        <x:is>
+          <x:t>70.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H132" t="inlineStr">
+        <x:is>
+          <x:t>8.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I132" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J132" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="133">
+      <x:c r="A133" t="inlineStr">
+        <x:is>
+          <x:t>09/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B133" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C133" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D133" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E133" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F133" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G133" t="inlineStr">
+        <x:is>
+          <x:t>69.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H133" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I133" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J133" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="134">
+      <x:c r="A134" t="inlineStr">
+        <x:is>
+          <x:t>09/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B134" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C134" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D134" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E134" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F134" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G134" t="inlineStr">
+        <x:is>
+          <x:t>68.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H134" t="inlineStr">
+        <x:is>
+          <x:t>2.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I134" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J134" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="135">
+      <x:c r="A135" t="inlineStr">
+        <x:is>
+          <x:t>09/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B135" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C135" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D135" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E135" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F135" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G135" t="inlineStr">
+        <x:is>
+          <x:t>67.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H135" t="inlineStr">
+        <x:is>
+          <x:t>1.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I135" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J135" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>