--- v5 (2026-09-15)
+++ v6 (2026-10-31)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb47ebe976de4a25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5463ffd2ebbe43bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R08ff90f9c2384160"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R318547e3629242ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R08ff90f9c2384160" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R318547e3629242ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -9623,28 +9623,548 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G185" t="inlineStr">
         <x:is>
           <x:t>14.7</x:t>
         </x:is>
       </x:c>
       <x:c r="H185" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I185" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J185" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="186">
+      <x:c r="A186" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B186" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C186" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D186" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E186" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G186" t="inlineStr">
+        <x:is>
+          <x:t>24.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H186" t="inlineStr">
+        <x:is>
+          <x:t>6.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I186" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J186" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="187">
+      <x:c r="A187" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B187" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C187" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D187" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E187" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G187" t="inlineStr">
+        <x:is>
+          <x:t>23.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H187" t="inlineStr">
+        <x:is>
+          <x:t>5.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I187" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J187" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="188">
+      <x:c r="A188" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B188" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C188" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D188" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E188" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F188" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G188" t="inlineStr">
+        <x:is>
+          <x:t>23.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H188" t="inlineStr">
+        <x:is>
+          <x:t>4.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I188" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J188" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="189">
+      <x:c r="A189" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B189" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C189" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D189" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E189" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G189" t="inlineStr">
+        <x:is>
+          <x:t>23.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H189" t="inlineStr">
+        <x:is>
+          <x:t>4.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I189" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J189" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="190">
+      <x:c r="A190" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B190" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C190" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D190" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E190" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F190" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G190" t="inlineStr">
+        <x:is>
+          <x:t>23.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H190" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I190" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J190" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="191">
+      <x:c r="A191" t="inlineStr">
+        <x:is>
+          <x:t>09/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B191" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C191" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D191" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E191" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G191" t="inlineStr">
+        <x:is>
+          <x:t>22.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H191" t="inlineStr">
+        <x:is>
+          <x:t>6.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I191" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J191" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="192">
+      <x:c r="A192" t="inlineStr">
+        <x:is>
+          <x:t>09/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B192" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C192" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D192" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E192" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G192" t="inlineStr">
+        <x:is>
+          <x:t>22.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H192" t="inlineStr">
+        <x:is>
+          <x:t>6.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I192" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J192" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="193">
+      <x:c r="A193" t="inlineStr">
+        <x:is>
+          <x:t>09/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B193" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C193" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D193" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E193" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G193" t="inlineStr">
+        <x:is>
+          <x:t>22.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H193" t="inlineStr">
+        <x:is>
+          <x:t>6.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I193" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J193" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="194">
+      <x:c r="A194" t="inlineStr">
+        <x:is>
+          <x:t>09/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B194" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C194" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D194" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E194" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G194" t="inlineStr">
+        <x:is>
+          <x:t>22.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H194" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I194" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J194" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="195">
+      <x:c r="A195" t="inlineStr">
+        <x:is>
+          <x:t>09/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B195" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C195" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D195" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E195" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G195" t="inlineStr">
+        <x:is>
+          <x:t>22.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I195" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>