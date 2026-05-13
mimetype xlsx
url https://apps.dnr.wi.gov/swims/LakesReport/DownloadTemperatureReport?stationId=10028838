--- v2 (2026-03-18)
+++ v3 (2026-05-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra68f02c2f97a44dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1889a1cb7ac049c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R68b79d873db240e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9661f9041fd44f31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R68b79d873db240e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9661f9041fd44f31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>