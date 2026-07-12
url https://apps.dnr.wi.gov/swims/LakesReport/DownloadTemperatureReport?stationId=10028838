--- v3 (2026-05-13)
+++ v4 (2026-07-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1889a1cb7ac049c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R811887a1a58348e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9661f9041fd44f31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R57b416ab79bd4ca0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9661f9041fd44f31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R57b416ab79bd4ca0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -10351,28 +10351,704 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G199" t="inlineStr">
         <x:is>
           <x:t>76.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H199" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I199" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J199" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="200">
+      <x:c r="A200" t="inlineStr">
+        <x:is>
+          <x:t>05/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B200" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C200" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D200" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E200" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F200" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G200" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H200" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I200" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J200" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="201">
+      <x:c r="A201" t="inlineStr">
+        <x:is>
+          <x:t>05/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B201" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C201" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D201" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E201" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F201" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G201" t="inlineStr">
+        <x:is>
+          <x:t>45.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H201" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I201" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J201" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="202">
+      <x:c r="A202" t="inlineStr">
+        <x:is>
+          <x:t>05/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B202" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C202" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D202" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E202" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F202" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G202" t="inlineStr">
+        <x:is>
+          <x:t>45.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H202" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I202" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J202" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="203">
+      <x:c r="A203" t="inlineStr">
+        <x:is>
+          <x:t>05/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B203" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C203" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D203" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E203" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G203" t="inlineStr">
+        <x:is>
+          <x:t>45.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I203" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="204">
+      <x:c r="A204" t="inlineStr">
+        <x:is>
+          <x:t>05/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B204" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C204" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D204" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E204" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G204" t="inlineStr">
+        <x:is>
+          <x:t>45.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I204" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="205">
+      <x:c r="A205" t="inlineStr">
+        <x:is>
+          <x:t>05/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B205" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C205" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D205" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E205" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F205" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G205" t="inlineStr">
+        <x:is>
+          <x:t>45.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H205" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I205" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J205" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="206">
+      <x:c r="A206" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B206" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C206" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D206" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E206" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F206" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G206" t="inlineStr">
+        <x:is>
+          <x:t>61.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H206" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I206" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J206" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="207">
+      <x:c r="A207" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B207" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C207" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D207" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E207" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G207" t="inlineStr">
+        <x:is>
+          <x:t>60.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I207" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="208">
+      <x:c r="A208" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B208" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C208" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D208" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E208" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F208" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G208" t="inlineStr">
+        <x:is>
+          <x:t>60.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H208" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I208" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J208" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="209">
+      <x:c r="A209" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B209" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C209" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D209" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E209" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G209" t="inlineStr">
+        <x:is>
+          <x:t>60</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I209" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="210">
+      <x:c r="A210" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B210" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C210" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D210" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E210" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F210" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G210" t="inlineStr">
+        <x:is>
+          <x:t>60</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H210" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I210" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J210" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="211">
+      <x:c r="A211" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B211" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C211" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D211" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E211" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F211" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G211" t="inlineStr">
+        <x:is>
+          <x:t>59.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H211" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I211" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J211" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="212">
+      <x:c r="A212" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B212" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C212" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D212" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E212" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F212" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G212" t="inlineStr">
+        <x:is>
+          <x:t>59.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H212" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I212" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J212" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>