--- v4 (2026-07-12)
+++ v5 (2026-08-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R811887a1a58348e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02bb016b632f454b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R57b416ab79bd4ca0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rff28d1b557674322"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R57b416ab79bd4ca0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rff28d1b557674322" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>