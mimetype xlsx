--- v2 (2026-03-13)
+++ v3 (2026-04-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c734e0a4b6c4acb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb43be920dc3e4829" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R438b8366223943c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1068700794304ebe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R438b8366223943c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1068700794304ebe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>