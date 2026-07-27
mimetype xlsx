--- v3 (2026-04-30)
+++ v4 (2026-07-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb43be920dc3e4829" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbc27f629e9a465e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1068700794304ebe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re47f18415c61432d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1068700794304ebe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re47f18415c61432d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -1043,28 +1043,184 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G20" t="inlineStr">
         <x:is>
           <x:t>61.9</x:t>
         </x:is>
       </x:c>
       <x:c r="H20" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I20" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J20" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="21">
+      <x:c r="A21" t="inlineStr">
+        <x:is>
+          <x:t>04/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B21" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C21" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D21" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E21" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F21" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G21" t="inlineStr">
+        <x:is>
+          <x:t>59.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H21" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I21" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J21" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="22">
+      <x:c r="A22" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B22" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C22" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D22" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E22" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F22" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G22" t="inlineStr">
+        <x:is>
+          <x:t>70</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H22" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I22" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J22" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="23">
+      <x:c r="A23" t="inlineStr">
+        <x:is>
+          <x:t>06/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B23" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C23" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D23" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E23" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F23" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G23" t="inlineStr">
+        <x:is>
+          <x:t>74.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H23" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I23" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J23" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>