--- v1 (2026-02-28)
+++ v2 (2026-04-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0734481d0584995" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dcf679d593c43c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd15053e43ead48d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd4e83d51638c41a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd15053e43ead48d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd4e83d51638c41a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>