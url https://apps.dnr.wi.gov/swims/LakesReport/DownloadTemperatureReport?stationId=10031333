--- v2 (2026-04-15)
+++ v3 (2026-05-31)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dcf679d593c43c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc96b955df19540af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd4e83d51638c41a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra5544f5019254746"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd4e83d51638c41a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra5544f5019254746" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>