--- v3 (2026-05-31)
+++ v4 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc96b955df19540af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f90df34345d49c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra5544f5019254746"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rae1ff299e94f4b16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra5544f5019254746" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rae1ff299e94f4b16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -211,28 +211,132 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G4" t="inlineStr">
         <x:is>
           <x:t>23.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H4" t="inlineStr">
         <x:is>
           <x:t>11.0</x:t>
         </x:is>
       </x:c>
       <x:c r="I4" t="inlineStr">
         <x:is>
           <x:t>C</x:t>
         </x:is>
       </x:c>
       <x:c r="J4" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="5">
+      <x:c r="A5" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B5" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C5" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D5" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E5" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F5" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G5" t="inlineStr">
+        <x:is>
+          <x:t>16.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H5" t="inlineStr">
+        <x:is>
+          <x:t>13.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I5" t="inlineStr">
+        <x:is>
+          <x:t>C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J5" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="6">
+      <x:c r="A6" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B6" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C6" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D6" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E6" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F6" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G6" t="inlineStr">
+        <x:is>
+          <x:t>19.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H6" t="inlineStr">
+        <x:is>
+          <x:t>12.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I6" t="inlineStr">
+        <x:is>
+          <x:t>C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J6" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>