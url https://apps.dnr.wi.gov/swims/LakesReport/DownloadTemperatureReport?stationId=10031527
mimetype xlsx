--- v1 (2026-02-24)
+++ v2 (2026-04-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37d45680ed5e4846" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R653bd143cf024453" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra94c3027c7a04229"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re085df9695bf4a01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra94c3027c7a04229" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re085df9695bf4a01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>