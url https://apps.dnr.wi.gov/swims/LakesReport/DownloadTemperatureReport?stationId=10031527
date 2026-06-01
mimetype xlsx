--- v2 (2026-04-16)
+++ v3 (2026-06-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R653bd143cf024453" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19538ba6eeb0432c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re085df9695bf4a01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5652dd5e91cd499f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re085df9695bf4a01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5652dd5e91cd499f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>