--- v3 (2026-06-01)
+++ v4 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19538ba6eeb0432c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd69825431c24d39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5652dd5e91cd499f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcc9f70fcedb34371"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5652dd5e91cd499f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcc9f70fcedb34371" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -10299,28 +10299,704 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G198" t="inlineStr">
         <x:is>
           <x:t>9.7</x:t>
         </x:is>
       </x:c>
       <x:c r="H198" t="inlineStr">
         <x:is>
           <x:t>9</x:t>
         </x:is>
       </x:c>
       <x:c r="I198" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J198" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="199">
+      <x:c r="A199" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B199" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C199" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D199" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E199" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F199" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G199" t="inlineStr">
+        <x:is>
+          <x:t>24.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H199" t="inlineStr">
+        <x:is>
+          <x:t>9.28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I199" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J199" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="200">
+      <x:c r="A200" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B200" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C200" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D200" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E200" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F200" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G200" t="inlineStr">
+        <x:is>
+          <x:t>21.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H200" t="inlineStr">
+        <x:is>
+          <x:t>10.78</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I200" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J200" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="201">
+      <x:c r="A201" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B201" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C201" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D201" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E201" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F201" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G201" t="inlineStr">
+        <x:is>
+          <x:t>19.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H201" t="inlineStr">
+        <x:is>
+          <x:t>11.37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I201" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J201" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="202">
+      <x:c r="A202" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B202" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C202" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D202" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E202" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F202" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G202" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H202" t="inlineStr">
+        <x:is>
+          <x:t>4.18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I202" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J202" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="203">
+      <x:c r="A203" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B203" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C203" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D203" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E203" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G203" t="inlineStr">
+        <x:is>
+          <x:t>12.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H203" t="inlineStr">
+        <x:is>
+          <x:t>.56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I203" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J203" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="204">
+      <x:c r="A204" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B204" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C204" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D204" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E204" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G204" t="inlineStr">
+        <x:is>
+          <x:t>11.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H204" t="inlineStr">
+        <x:is>
+          <x:t>.21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I204" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J204" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="205">
+      <x:c r="A205" t="inlineStr">
+        <x:is>
+          <x:t>06/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B205" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C205" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D205" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E205" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F205" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G205" t="inlineStr">
+        <x:is>
+          <x:t>22.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H205" t="inlineStr">
+        <x:is>
+          <x:t>9.59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I205" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J205" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="206">
+      <x:c r="A206" t="inlineStr">
+        <x:is>
+          <x:t>06/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B206" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C206" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D206" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E206" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F206" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G206" t="inlineStr">
+        <x:is>
+          <x:t>22.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H206" t="inlineStr">
+        <x:is>
+          <x:t>9.65</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I206" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J206" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="207">
+      <x:c r="A207" t="inlineStr">
+        <x:is>
+          <x:t>06/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B207" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C207" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D207" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E207" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G207" t="inlineStr">
+        <x:is>
+          <x:t>21.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H207" t="inlineStr">
+        <x:is>
+          <x:t>8.23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I207" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J207" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="208">
+      <x:c r="A208" t="inlineStr">
+        <x:is>
+          <x:t>06/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B208" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C208" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D208" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E208" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F208" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G208" t="inlineStr">
+        <x:is>
+          <x:t>20.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H208" t="inlineStr">
+        <x:is>
+          <x:t>8.94</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I208" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J208" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="209">
+      <x:c r="A209" t="inlineStr">
+        <x:is>
+          <x:t>06/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B209" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C209" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D209" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E209" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G209" t="inlineStr">
+        <x:is>
+          <x:t>18.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H209" t="inlineStr">
+        <x:is>
+          <x:t>4.23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I209" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J209" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="210">
+      <x:c r="A210" t="inlineStr">
+        <x:is>
+          <x:t>06/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B210" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C210" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D210" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E210" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F210" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G210" t="inlineStr">
+        <x:is>
+          <x:t>13.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H210" t="inlineStr">
+        <x:is>
+          <x:t>.09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I210" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J210" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="211">
+      <x:c r="A211" t="inlineStr">
+        <x:is>
+          <x:t>06/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B211" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C211" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D211" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E211" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F211" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G211" t="inlineStr">
+        <x:is>
+          <x:t>11.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H211" t="inlineStr">
+        <x:is>
+          <x:t>.04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I211" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J211" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>