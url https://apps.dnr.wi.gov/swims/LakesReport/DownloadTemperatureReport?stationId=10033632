--- v5 (2026-09-12)
+++ v6 (2026-10-29)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55eaa5e5d73f48b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12802975738b4f7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5026cd50eecc4d28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra14f3e80bb7d4b2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5026cd50eecc4d28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra14f3e80bb7d4b2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -6555,28 +6555,184 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G126" t="inlineStr">
         <x:is>
           <x:t>4.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H126" t="inlineStr">
         <x:is>
           <x:t>11.52</x:t>
         </x:is>
       </x:c>
       <x:c r="I126" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J126" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="127">
+      <x:c r="A127" t="inlineStr">
+        <x:is>
+          <x:t>09/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B127" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C127" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D127" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E127" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F127" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G127" t="inlineStr">
+        <x:is>
+          <x:t>22.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H127" t="inlineStr">
+        <x:is>
+          <x:t>8.09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I127" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J127" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="128">
+      <x:c r="A128" t="inlineStr">
+        <x:is>
+          <x:t>09/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B128" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C128" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D128" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E128" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F128" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G128" t="inlineStr">
+        <x:is>
+          <x:t>22.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H128" t="inlineStr">
+        <x:is>
+          <x:t>8.02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I128" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J128" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="129">
+      <x:c r="A129" t="inlineStr">
+        <x:is>
+          <x:t>09/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B129" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C129" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D129" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E129" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G129" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H129" t="inlineStr">
+        <x:is>
+          <x:t>7.72</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I129" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J129" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>