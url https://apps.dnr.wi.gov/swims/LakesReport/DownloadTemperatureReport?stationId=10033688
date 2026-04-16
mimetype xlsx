--- v2 (2026-02-25)
+++ v3 (2026-04-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d7bd4ca6fb94724" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R161831de18eb4974" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Reb1b05455f7e410f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5bf4170e628844d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reb1b05455f7e410f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5bf4170e628844d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>