--- v3 (2026-04-16)
+++ v4 (2026-06-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R161831de18eb4974" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R862b0d17f2d4409f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5bf4170e628844d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2aa24ae7451a4e53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5bf4170e628844d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2aa24ae7451a4e53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -22415,28 +22415,236 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G431" t="inlineStr">
         <x:is>
           <x:t>70.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H431" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I431" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J431" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="432">
+      <x:c r="A432" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B432" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C432" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D432" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E432" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F432" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G432" t="inlineStr">
+        <x:is>
+          <x:t>60</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H432" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I432" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J432" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="433">
+      <x:c r="A433" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B433" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C433" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D433" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E433" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F433" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G433" t="inlineStr">
+        <x:is>
+          <x:t>58.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H433" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I433" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J433" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="434">
+      <x:c r="A434" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B434" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C434" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D434" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E434" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F434" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G434" t="inlineStr">
+        <x:is>
+          <x:t>72.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H434" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I434" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J434" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="435">
+      <x:c r="A435" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B435" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C435" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D435" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E435" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F435" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G435" t="inlineStr">
+        <x:is>
+          <x:t>69.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H435" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I435" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J435" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>