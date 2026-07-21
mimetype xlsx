--- v4 (2026-06-02)
+++ v5 (2026-07-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R862b0d17f2d4409f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13b2b7a908e04a11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2aa24ae7451a4e53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R223c853bce7b4085"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2aa24ae7451a4e53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R223c853bce7b4085" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -22623,28 +22623,444 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G435" t="inlineStr">
         <x:is>
           <x:t>69.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H435" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I435" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J435" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="436">
+      <x:c r="A436" t="inlineStr">
+        <x:is>
+          <x:t>06/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B436" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C436" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D436" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E436" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F436" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G436" t="inlineStr">
+        <x:is>
+          <x:t>74.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H436" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I436" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J436" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="437">
+      <x:c r="A437" t="inlineStr">
+        <x:is>
+          <x:t>06/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B437" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C437" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D437" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E437" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F437" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G437" t="inlineStr">
+        <x:is>
+          <x:t>71</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H437" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I437" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J437" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="438">
+      <x:c r="A438" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B438" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C438" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D438" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E438" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F438" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G438" t="inlineStr">
+        <x:is>
+          <x:t>67.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H438" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I438" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J438" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="439">
+      <x:c r="A439" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B439" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C439" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D439" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E439" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F439" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G439" t="inlineStr">
+        <x:is>
+          <x:t>65.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H439" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I439" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J439" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="440">
+      <x:c r="A440" t="inlineStr">
+        <x:is>
+          <x:t>06/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B440" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C440" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D440" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E440" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F440" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G440" t="inlineStr">
+        <x:is>
+          <x:t>72.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H440" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I440" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J440" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="441">
+      <x:c r="A441" t="inlineStr">
+        <x:is>
+          <x:t>06/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B441" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C441" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D441" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E441" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F441" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G441" t="inlineStr">
+        <x:is>
+          <x:t>70.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H441" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I441" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J441" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="442">
+      <x:c r="A442" t="inlineStr">
+        <x:is>
+          <x:t>07/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B442" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C442" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D442" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E442" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F442" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G442" t="inlineStr">
+        <x:is>
+          <x:t>79.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H442" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I442" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J442" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="443">
+      <x:c r="A443" t="inlineStr">
+        <x:is>
+          <x:t>07/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B443" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C443" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D443" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E443" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F443" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G443" t="inlineStr">
+        <x:is>
+          <x:t>76.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H443" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I443" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J443" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>