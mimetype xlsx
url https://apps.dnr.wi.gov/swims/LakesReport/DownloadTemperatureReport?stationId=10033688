--- v5 (2026-07-21)
+++ v6 (2026-09-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13b2b7a908e04a11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d71bb1c5e914ab0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R223c853bce7b4085"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf3debf45abfa4e31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R223c853bce7b4085" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf3debf45abfa4e31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>