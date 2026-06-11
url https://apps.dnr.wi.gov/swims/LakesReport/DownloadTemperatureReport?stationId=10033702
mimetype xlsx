--- v3 (2026-03-31)
+++ v4 (2026-06-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e6db8f8fd2c4732" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bf02ebb3ea34b86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6203b1e40b4048d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5d805470d0644178"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6203b1e40b4048d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5d805470d0644178" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -18723,28 +18723,2680 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G360" t="inlineStr">
         <x:is>
           <x:t>51.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H360" t="inlineStr">
         <x:is>
           <x:t>1.01</x:t>
         </x:is>
       </x:c>
       <x:c r="I360" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J360" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="361">
+      <x:c r="A361" t="inlineStr">
+        <x:is>
+          <x:t>04/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B361" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C361" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D361" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E361" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F361" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G361" t="inlineStr">
+        <x:is>
+          <x:t>47.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H361" t="inlineStr">
+        <x:is>
+          <x:t>15.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I361" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J361" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="362">
+      <x:c r="A362" t="inlineStr">
+        <x:is>
+          <x:t>04/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B362" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C362" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D362" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E362" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F362" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G362" t="inlineStr">
+        <x:is>
+          <x:t>47.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H362" t="inlineStr">
+        <x:is>
+          <x:t>14.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I362" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J362" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="363">
+      <x:c r="A363" t="inlineStr">
+        <x:is>
+          <x:t>04/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B363" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C363" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D363" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E363" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F363" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G363" t="inlineStr">
+        <x:is>
+          <x:t>47.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H363" t="inlineStr">
+        <x:is>
+          <x:t>14.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I363" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J363" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="364">
+      <x:c r="A364" t="inlineStr">
+        <x:is>
+          <x:t>04/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B364" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C364" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D364" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E364" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F364" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G364" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H364" t="inlineStr">
+        <x:is>
+          <x:t>14.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I364" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J364" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="365">
+      <x:c r="A365" t="inlineStr">
+        <x:is>
+          <x:t>04/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B365" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C365" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D365" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E365" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F365" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G365" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H365" t="inlineStr">
+        <x:is>
+          <x:t>14.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I365" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J365" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="366">
+      <x:c r="A366" t="inlineStr">
+        <x:is>
+          <x:t>04/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B366" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C366" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D366" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E366" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F366" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G366" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H366" t="inlineStr">
+        <x:is>
+          <x:t>14.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I366" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J366" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="367">
+      <x:c r="A367" t="inlineStr">
+        <x:is>
+          <x:t>04/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B367" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C367" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D367" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E367" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F367" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G367" t="inlineStr">
+        <x:is>
+          <x:t>46.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H367" t="inlineStr">
+        <x:is>
+          <x:t>14.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I367" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J367" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="368">
+      <x:c r="A368" t="inlineStr">
+        <x:is>
+          <x:t>04/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B368" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C368" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D368" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E368" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F368" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G368" t="inlineStr">
+        <x:is>
+          <x:t>46.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H368" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I368" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J368" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="369">
+      <x:c r="A369" t="inlineStr">
+        <x:is>
+          <x:t>04/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B369" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C369" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D369" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E369" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F369" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G369" t="inlineStr">
+        <x:is>
+          <x:t>46.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H369" t="inlineStr">
+        <x:is>
+          <x:t>14.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I369" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J369" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="370">
+      <x:c r="A370" t="inlineStr">
+        <x:is>
+          <x:t>04/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B370" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C370" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D370" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E370" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F370" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G370" t="inlineStr">
+        <x:is>
+          <x:t>46.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H370" t="inlineStr">
+        <x:is>
+          <x:t>13.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I370" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J370" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="371">
+      <x:c r="A371" t="inlineStr">
+        <x:is>
+          <x:t>04/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B371" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C371" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D371" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E371" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G371" t="inlineStr">
+        <x:is>
+          <x:t>46.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H371" t="inlineStr">
+        <x:is>
+          <x:t>13.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I371" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J371" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="372">
+      <x:c r="A372" t="inlineStr">
+        <x:is>
+          <x:t>04/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B372" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C372" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D372" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E372" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F372" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G372" t="inlineStr">
+        <x:is>
+          <x:t>46.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H372" t="inlineStr">
+        <x:is>
+          <x:t>13.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I372" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J372" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="373">
+      <x:c r="A373" t="inlineStr">
+        <x:is>
+          <x:t>04/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B373" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C373" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D373" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E373" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F373" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G373" t="inlineStr">
+        <x:is>
+          <x:t>46.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H373" t="inlineStr">
+        <x:is>
+          <x:t>13.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I373" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J373" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="374">
+      <x:c r="A374" t="inlineStr">
+        <x:is>
+          <x:t>04/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B374" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C374" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D374" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E374" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F374" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G374" t="inlineStr">
+        <x:is>
+          <x:t>45.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H374" t="inlineStr">
+        <x:is>
+          <x:t>14.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I374" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J374" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="375">
+      <x:c r="A375" t="inlineStr">
+        <x:is>
+          <x:t>04/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B375" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C375" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D375" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E375" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F375" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G375" t="inlineStr">
+        <x:is>
+          <x:t>45.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H375" t="inlineStr">
+        <x:is>
+          <x:t>14.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I375" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J375" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="376">
+      <x:c r="A376" t="inlineStr">
+        <x:is>
+          <x:t>04/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B376" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C376" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D376" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E376" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F376" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G376" t="inlineStr">
+        <x:is>
+          <x:t>45.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H376" t="inlineStr">
+        <x:is>
+          <x:t>13.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I376" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J376" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="377">
+      <x:c r="A377" t="inlineStr">
+        <x:is>
+          <x:t>04/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B377" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C377" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D377" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E377" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F377" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G377" t="inlineStr">
+        <x:is>
+          <x:t>45.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H377" t="inlineStr">
+        <x:is>
+          <x:t>13.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I377" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J377" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="378">
+      <x:c r="A378" t="inlineStr">
+        <x:is>
+          <x:t>04/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B378" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C378" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D378" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E378" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F378" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G378" t="inlineStr">
+        <x:is>
+          <x:t>45.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H378" t="inlineStr">
+        <x:is>
+          <x:t>13.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I378" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J378" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="379">
+      <x:c r="A379" t="inlineStr">
+        <x:is>
+          <x:t>04/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B379" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C379" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D379" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E379" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F379" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G379" t="inlineStr">
+        <x:is>
+          <x:t>45.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H379" t="inlineStr">
+        <x:is>
+          <x:t>13.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I379" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J379" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="380">
+      <x:c r="A380" t="inlineStr">
+        <x:is>
+          <x:t>04/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B380" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C380" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D380" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E380" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F380" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G380" t="inlineStr">
+        <x:is>
+          <x:t>45.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H380" t="inlineStr">
+        <x:is>
+          <x:t>13.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I380" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J380" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="381">
+      <x:c r="A381" t="inlineStr">
+        <x:is>
+          <x:t>04/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B381" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C381" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D381" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E381" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F381" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G381" t="inlineStr">
+        <x:is>
+          <x:t>45.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H381" t="inlineStr">
+        <x:is>
+          <x:t>13.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I381" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J381" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="382">
+      <x:c r="A382" t="inlineStr">
+        <x:is>
+          <x:t>04/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B382" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C382" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D382" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E382" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F382" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G382" t="inlineStr">
+        <x:is>
+          <x:t>45.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H382" t="inlineStr">
+        <x:is>
+          <x:t>13.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I382" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J382" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="383">
+      <x:c r="A383" t="inlineStr">
+        <x:is>
+          <x:t>04/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B383" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C383" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D383" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E383" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F383" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G383" t="inlineStr">
+        <x:is>
+          <x:t>45.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H383" t="inlineStr">
+        <x:is>
+          <x:t>13.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I383" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J383" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="384">
+      <x:c r="A384" t="inlineStr">
+        <x:is>
+          <x:t>04/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B384" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C384" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D384" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E384" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F384" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G384" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H384" t="inlineStr">
+        <x:is>
+          <x:t>13.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I384" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J384" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="385">
+      <x:c r="A385" t="inlineStr">
+        <x:is>
+          <x:t>04/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B385" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C385" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D385" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E385" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F385" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G385" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H385" t="inlineStr">
+        <x:is>
+          <x:t>13.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I385" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J385" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="386">
+      <x:c r="A386" t="inlineStr">
+        <x:is>
+          <x:t>04/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B386" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C386" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D386" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E386" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F386" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G386" t="inlineStr">
+        <x:is>
+          <x:t>45.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H386" t="inlineStr">
+        <x:is>
+          <x:t>13.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I386" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J386" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="387">
+      <x:c r="A387" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B387" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C387" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D387" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E387" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F387" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G387" t="inlineStr">
+        <x:is>
+          <x:t>62.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H387" t="inlineStr">
+        <x:is>
+          <x:t>9.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I387" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J387" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="388">
+      <x:c r="A388" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B388" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C388" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D388" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E388" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F388" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G388" t="inlineStr">
+        <x:is>
+          <x:t>61.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H388" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I388" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J388" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="389">
+      <x:c r="A389" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B389" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C389" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D389" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E389" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F389" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G389" t="inlineStr">
+        <x:is>
+          <x:t>61.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H389" t="inlineStr">
+        <x:is>
+          <x:t>8.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I389" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J389" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="390">
+      <x:c r="A390" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B390" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C390" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D390" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E390" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F390" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G390" t="inlineStr">
+        <x:is>
+          <x:t>61</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H390" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I390" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J390" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="391">
+      <x:c r="A391" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B391" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C391" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D391" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E391" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F391" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G391" t="inlineStr">
+        <x:is>
+          <x:t>60.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H391" t="inlineStr">
+        <x:is>
+          <x:t>8.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I391" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J391" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="392">
+      <x:c r="A392" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B392" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C392" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D392" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E392" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F392" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G392" t="inlineStr">
+        <x:is>
+          <x:t>60.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H392" t="inlineStr">
+        <x:is>
+          <x:t>9.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I392" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J392" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="393">
+      <x:c r="A393" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B393" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C393" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D393" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E393" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F393" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G393" t="inlineStr">
+        <x:is>
+          <x:t>60.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H393" t="inlineStr">
+        <x:is>
+          <x:t>9.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I393" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J393" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="394">
+      <x:c r="A394" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B394" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C394" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D394" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E394" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F394" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G394" t="inlineStr">
+        <x:is>
+          <x:t>59.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H394" t="inlineStr">
+        <x:is>
+          <x:t>9.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I394" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J394" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="395">
+      <x:c r="A395" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B395" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C395" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D395" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E395" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F395" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G395" t="inlineStr">
+        <x:is>
+          <x:t>59.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H395" t="inlineStr">
+        <x:is>
+          <x:t>8.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I395" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J395" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="396">
+      <x:c r="A396" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B396" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C396" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D396" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E396" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F396" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G396" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H396" t="inlineStr">
+        <x:is>
+          <x:t>8.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I396" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J396" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="397">
+      <x:c r="A397" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B397" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C397" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D397" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E397" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F397" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G397" t="inlineStr">
+        <x:is>
+          <x:t>58.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H397" t="inlineStr">
+        <x:is>
+          <x:t>8.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I397" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J397" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="398">
+      <x:c r="A398" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B398" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C398" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D398" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E398" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F398" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G398" t="inlineStr">
+        <x:is>
+          <x:t>58.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H398" t="inlineStr">
+        <x:is>
+          <x:t>8.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I398" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J398" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="399">
+      <x:c r="A399" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B399" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C399" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D399" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E399" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F399" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G399" t="inlineStr">
+        <x:is>
+          <x:t>58</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H399" t="inlineStr">
+        <x:is>
+          <x:t>8.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I399" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J399" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="400">
+      <x:c r="A400" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B400" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C400" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D400" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E400" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F400" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G400" t="inlineStr">
+        <x:is>
+          <x:t>57.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H400" t="inlineStr">
+        <x:is>
+          <x:t>8.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I400" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J400" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="401">
+      <x:c r="A401" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B401" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C401" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D401" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E401" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F401" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G401" t="inlineStr">
+        <x:is>
+          <x:t>56.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H401" t="inlineStr">
+        <x:is>
+          <x:t>8.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I401" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J401" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="402">
+      <x:c r="A402" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B402" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C402" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D402" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E402" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F402" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G402" t="inlineStr">
+        <x:is>
+          <x:t>56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H402" t="inlineStr">
+        <x:is>
+          <x:t>9.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I402" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J402" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="403">
+      <x:c r="A403" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B403" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C403" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D403" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E403" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F403" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G403" t="inlineStr">
+        <x:is>
+          <x:t>55.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H403" t="inlineStr">
+        <x:is>
+          <x:t>10.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I403" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J403" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="404">
+      <x:c r="A404" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B404" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C404" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D404" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E404" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F404" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G404" t="inlineStr">
+        <x:is>
+          <x:t>54.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H404" t="inlineStr">
+        <x:is>
+          <x:t>10.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I404" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J404" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="405">
+      <x:c r="A405" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B405" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C405" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D405" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E405" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F405" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G405" t="inlineStr">
+        <x:is>
+          <x:t>53.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H405" t="inlineStr">
+        <x:is>
+          <x:t>10.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I405" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J405" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="406">
+      <x:c r="A406" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B406" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C406" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D406" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E406" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F406" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G406" t="inlineStr">
+        <x:is>
+          <x:t>53.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H406" t="inlineStr">
+        <x:is>
+          <x:t>10.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I406" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J406" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="407">
+      <x:c r="A407" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B407" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C407" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D407" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E407" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F407" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G407" t="inlineStr">
+        <x:is>
+          <x:t>52.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H407" t="inlineStr">
+        <x:is>
+          <x:t>8.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I407" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J407" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="408">
+      <x:c r="A408" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B408" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C408" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D408" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E408" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F408" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G408" t="inlineStr">
+        <x:is>
+          <x:t>50.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H408" t="inlineStr">
+        <x:is>
+          <x:t>8.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I408" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J408" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="409">
+      <x:c r="A409" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B409" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C409" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D409" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E409" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F409" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G409" t="inlineStr">
+        <x:is>
+          <x:t>50.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H409" t="inlineStr">
+        <x:is>
+          <x:t>5.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I409" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J409" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="410">
+      <x:c r="A410" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B410" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C410" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D410" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E410" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F410" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G410" t="inlineStr">
+        <x:is>
+          <x:t>50.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H410" t="inlineStr">
+        <x:is>
+          <x:t>4.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I410" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J410" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="411">
+      <x:c r="A411" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B411" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C411" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D411" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E411" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F411" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G411" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H411" t="inlineStr">
+        <x:is>
+          <x:t>2.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I411" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J411" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>