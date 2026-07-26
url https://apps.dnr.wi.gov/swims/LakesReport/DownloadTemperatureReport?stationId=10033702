--- v4 (2026-06-11)
+++ v5 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bf02ebb3ea34b86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce76b2c51b5a490d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5d805470d0644178"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R59d7a467d7d24481"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5d805470d0644178" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R59d7a467d7d24481" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -21375,28 +21375,1328 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G411" t="inlineStr">
         <x:is>
           <x:t>51</x:t>
         </x:is>
       </x:c>
       <x:c r="H411" t="inlineStr">
         <x:is>
           <x:t>2.7</x:t>
         </x:is>
       </x:c>
       <x:c r="I411" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J411" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="412">
+      <x:c r="A412" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B412" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C412" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D412" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E412" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F412" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G412" t="inlineStr">
+        <x:is>
+          <x:t>68.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H412" t="inlineStr">
+        <x:is>
+          <x:t>8.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I412" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J412" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="413">
+      <x:c r="A413" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B413" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C413" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D413" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E413" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F413" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G413" t="inlineStr">
+        <x:is>
+          <x:t>67.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H413" t="inlineStr">
+        <x:is>
+          <x:t>8.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I413" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J413" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="414">
+      <x:c r="A414" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B414" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C414" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D414" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E414" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F414" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G414" t="inlineStr">
+        <x:is>
+          <x:t>67.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H414" t="inlineStr">
+        <x:is>
+          <x:t>8.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I414" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J414" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="415">
+      <x:c r="A415" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B415" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C415" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D415" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E415" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F415" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G415" t="inlineStr">
+        <x:is>
+          <x:t>66.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H415" t="inlineStr">
+        <x:is>
+          <x:t>8.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I415" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J415" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="416">
+      <x:c r="A416" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B416" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C416" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D416" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E416" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F416" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G416" t="inlineStr">
+        <x:is>
+          <x:t>66.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H416" t="inlineStr">
+        <x:is>
+          <x:t>8.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I416" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J416" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="417">
+      <x:c r="A417" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B417" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C417" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D417" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E417" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F417" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G417" t="inlineStr">
+        <x:is>
+          <x:t>65.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H417" t="inlineStr">
+        <x:is>
+          <x:t>8.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I417" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J417" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="418">
+      <x:c r="A418" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B418" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C418" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D418" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E418" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F418" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G418" t="inlineStr">
+        <x:is>
+          <x:t>65</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H418" t="inlineStr">
+        <x:is>
+          <x:t>8.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I418" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J418" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="419">
+      <x:c r="A419" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B419" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C419" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D419" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E419" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F419" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G419" t="inlineStr">
+        <x:is>
+          <x:t>64.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H419" t="inlineStr">
+        <x:is>
+          <x:t>8.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I419" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J419" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="420">
+      <x:c r="A420" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B420" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C420" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D420" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E420" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F420" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G420" t="inlineStr">
+        <x:is>
+          <x:t>63.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H420" t="inlineStr">
+        <x:is>
+          <x:t>8.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I420" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J420" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="421">
+      <x:c r="A421" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B421" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C421" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D421" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E421" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F421" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G421" t="inlineStr">
+        <x:is>
+          <x:t>63.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H421" t="inlineStr">
+        <x:is>
+          <x:t>8.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I421" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J421" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="422">
+      <x:c r="A422" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B422" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C422" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D422" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E422" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F422" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G422" t="inlineStr">
+        <x:is>
+          <x:t>63</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H422" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I422" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J422" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="423">
+      <x:c r="A423" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B423" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C423" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D423" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E423" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F423" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G423" t="inlineStr">
+        <x:is>
+          <x:t>62.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H423" t="inlineStr">
+        <x:is>
+          <x:t>7.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I423" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J423" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="424">
+      <x:c r="A424" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B424" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C424" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D424" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E424" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F424" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G424" t="inlineStr">
+        <x:is>
+          <x:t>61.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H424" t="inlineStr">
+        <x:is>
+          <x:t>7.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I424" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J424" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="425">
+      <x:c r="A425" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B425" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C425" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D425" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E425" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F425" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G425" t="inlineStr">
+        <x:is>
+          <x:t>61</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H425" t="inlineStr">
+        <x:is>
+          <x:t>7.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I425" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J425" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="426">
+      <x:c r="A426" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B426" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C426" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D426" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E426" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F426" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G426" t="inlineStr">
+        <x:is>
+          <x:t>60.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H426" t="inlineStr">
+        <x:is>
+          <x:t>7.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I426" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J426" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="427">
+      <x:c r="A427" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B427" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C427" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D427" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E427" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F427" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G427" t="inlineStr">
+        <x:is>
+          <x:t>58.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H427" t="inlineStr">
+        <x:is>
+          <x:t>7.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I427" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J427" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="428">
+      <x:c r="A428" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B428" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C428" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D428" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E428" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F428" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G428" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H428" t="inlineStr">
+        <x:is>
+          <x:t>7.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I428" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J428" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="429">
+      <x:c r="A429" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B429" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C429" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D429" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E429" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F429" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G429" t="inlineStr">
+        <x:is>
+          <x:t>54.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H429" t="inlineStr">
+        <x:is>
+          <x:t>4.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I429" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J429" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="430">
+      <x:c r="A430" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B430" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C430" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D430" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E430" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F430" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G430" t="inlineStr">
+        <x:is>
+          <x:t>53.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H430" t="inlineStr">
+        <x:is>
+          <x:t>3.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I430" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J430" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="431">
+      <x:c r="A431" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B431" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C431" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D431" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E431" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F431" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G431" t="inlineStr">
+        <x:is>
+          <x:t>51.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H431" t="inlineStr">
+        <x:is>
+          <x:t>2.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I431" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J431" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="432">
+      <x:c r="A432" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B432" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C432" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D432" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E432" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F432" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G432" t="inlineStr">
+        <x:is>
+          <x:t>50.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H432" t="inlineStr">
+        <x:is>
+          <x:t>1.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I432" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J432" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="433">
+      <x:c r="A433" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B433" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C433" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D433" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E433" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F433" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G433" t="inlineStr">
+        <x:is>
+          <x:t>50.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H433" t="inlineStr">
+        <x:is>
+          <x:t>1.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I433" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J433" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="434">
+      <x:c r="A434" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B434" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C434" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D434" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E434" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F434" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G434" t="inlineStr">
+        <x:is>
+          <x:t>50.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H434" t="inlineStr">
+        <x:is>
+          <x:t>1.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I434" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J434" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="435">
+      <x:c r="A435" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B435" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C435" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D435" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E435" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F435" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G435" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H435" t="inlineStr">
+        <x:is>
+          <x:t>2.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I435" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J435" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="436">
+      <x:c r="A436" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B436" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C436" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D436" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E436" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F436" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G436" t="inlineStr">
+        <x:is>
+          <x:t>49.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H436" t="inlineStr">
+        <x:is>
+          <x:t>2.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I436" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J436" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>