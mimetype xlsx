--- v5 (2026-07-26)
+++ v6 (2026-09-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce76b2c51b5a490d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1ba4e89a4eb46ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R59d7a467d7d24481"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R18b295c58b6f4e6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R59d7a467d7d24481" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R18b295c58b6f4e6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -22675,28 +22675,1328 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G436" t="inlineStr">
         <x:is>
           <x:t>49.7</x:t>
         </x:is>
       </x:c>
       <x:c r="H436" t="inlineStr">
         <x:is>
           <x:t>2.3</x:t>
         </x:is>
       </x:c>
       <x:c r="I436" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J436" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="437">
+      <x:c r="A437" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B437" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C437" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D437" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E437" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F437" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G437" t="inlineStr">
+        <x:is>
+          <x:t>70.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H437" t="inlineStr">
+        <x:is>
+          <x:t>9.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I437" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J437" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="438">
+      <x:c r="A438" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B438" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C438" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D438" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E438" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F438" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G438" t="inlineStr">
+        <x:is>
+          <x:t>70.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H438" t="inlineStr">
+        <x:is>
+          <x:t>8.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I438" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J438" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="439">
+      <x:c r="A439" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B439" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C439" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D439" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E439" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F439" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G439" t="inlineStr">
+        <x:is>
+          <x:t>70.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H439" t="inlineStr">
+        <x:is>
+          <x:t>8.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I439" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J439" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="440">
+      <x:c r="A440" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B440" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C440" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D440" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E440" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F440" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G440" t="inlineStr">
+        <x:is>
+          <x:t>70.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H440" t="inlineStr">
+        <x:is>
+          <x:t>7.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I440" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J440" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="441">
+      <x:c r="A441" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B441" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C441" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D441" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E441" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F441" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G441" t="inlineStr">
+        <x:is>
+          <x:t>70.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H441" t="inlineStr">
+        <x:is>
+          <x:t>7.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I441" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J441" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="442">
+      <x:c r="A442" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B442" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C442" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D442" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E442" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F442" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G442" t="inlineStr">
+        <x:is>
+          <x:t>70.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H442" t="inlineStr">
+        <x:is>
+          <x:t>7.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I442" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J442" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="443">
+      <x:c r="A443" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B443" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C443" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D443" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E443" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F443" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G443" t="inlineStr">
+        <x:is>
+          <x:t>69.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H443" t="inlineStr">
+        <x:is>
+          <x:t>6.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I443" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J443" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="444">
+      <x:c r="A444" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B444" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C444" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D444" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E444" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F444" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G444" t="inlineStr">
+        <x:is>
+          <x:t>68.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H444" t="inlineStr">
+        <x:is>
+          <x:t>7.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I444" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J444" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="445">
+      <x:c r="A445" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B445" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C445" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D445" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E445" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F445" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G445" t="inlineStr">
+        <x:is>
+          <x:t>68.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H445" t="inlineStr">
+        <x:is>
+          <x:t>7.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I445" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J445" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="446">
+      <x:c r="A446" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B446" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C446" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D446" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E446" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F446" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G446" t="inlineStr">
+        <x:is>
+          <x:t>68</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H446" t="inlineStr">
+        <x:is>
+          <x:t>7.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I446" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J446" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="447">
+      <x:c r="A447" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B447" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C447" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D447" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E447" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F447" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G447" t="inlineStr">
+        <x:is>
+          <x:t>66.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H447" t="inlineStr">
+        <x:is>
+          <x:t>7.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I447" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J447" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="448">
+      <x:c r="A448" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B448" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C448" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D448" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E448" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F448" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G448" t="inlineStr">
+        <x:is>
+          <x:t>66.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H448" t="inlineStr">
+        <x:is>
+          <x:t>7.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I448" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J448" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="449">
+      <x:c r="A449" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B449" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C449" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D449" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E449" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F449" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G449" t="inlineStr">
+        <x:is>
+          <x:t>65.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H449" t="inlineStr">
+        <x:is>
+          <x:t>6.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I449" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J449" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="450">
+      <x:c r="A450" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B450" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C450" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D450" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E450" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F450" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G450" t="inlineStr">
+        <x:is>
+          <x:t>64.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H450" t="inlineStr">
+        <x:is>
+          <x:t>7.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I450" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J450" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="451">
+      <x:c r="A451" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B451" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C451" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D451" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E451" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F451" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G451" t="inlineStr">
+        <x:is>
+          <x:t>62.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H451" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I451" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J451" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="452">
+      <x:c r="A452" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B452" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C452" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D452" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E452" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F452" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G452" t="inlineStr">
+        <x:is>
+          <x:t>60.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H452" t="inlineStr">
+        <x:is>
+          <x:t>8.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I452" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J452" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="453">
+      <x:c r="A453" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B453" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C453" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D453" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E453" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F453" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G453" t="inlineStr">
+        <x:is>
+          <x:t>58.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H453" t="inlineStr">
+        <x:is>
+          <x:t>8.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I453" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J453" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="454">
+      <x:c r="A454" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B454" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C454" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D454" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E454" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F454" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G454" t="inlineStr">
+        <x:is>
+          <x:t>55.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H454" t="inlineStr">
+        <x:is>
+          <x:t>8.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I454" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J454" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="455">
+      <x:c r="A455" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B455" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C455" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D455" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E455" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F455" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G455" t="inlineStr">
+        <x:is>
+          <x:t>54.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H455" t="inlineStr">
+        <x:is>
+          <x:t>9.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I455" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J455" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="456">
+      <x:c r="A456" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B456" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C456" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D456" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E456" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F456" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G456" t="inlineStr">
+        <x:is>
+          <x:t>52.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H456" t="inlineStr">
+        <x:is>
+          <x:t>9.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I456" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J456" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="457">
+      <x:c r="A457" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B457" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C457" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D457" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E457" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F457" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G457" t="inlineStr">
+        <x:is>
+          <x:t>51.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H457" t="inlineStr">
+        <x:is>
+          <x:t>8.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I457" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J457" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="458">
+      <x:c r="A458" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B458" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C458" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D458" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E458" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F458" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G458" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H458" t="inlineStr">
+        <x:is>
+          <x:t>8.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I458" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J458" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="459">
+      <x:c r="A459" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B459" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C459" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D459" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E459" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F459" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G459" t="inlineStr">
+        <x:is>
+          <x:t>50.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H459" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I459" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J459" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="460">
+      <x:c r="A460" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B460" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C460" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D460" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E460" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F460" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G460" t="inlineStr">
+        <x:is>
+          <x:t>50.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H460" t="inlineStr">
+        <x:is>
+          <x:t>5.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I460" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J460" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="461">
+      <x:c r="A461" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B461" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C461" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D461" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E461" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F461" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G461" t="inlineStr">
+        <x:is>
+          <x:t>50.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H461" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I461" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J461" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>