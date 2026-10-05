--- v6 (2026-08-19)
+++ v7 (2026-10-05)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39c4cf0041b24511" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4f88313efa44a2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rac42c38e649d4adb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb2f13f3a1d92424f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rac42c38e649d4adb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb2f13f3a1d92424f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -25226,1585 +25226,7097 @@
       </x:c>
       <x:c r="G485" t="inlineStr">
         <x:is>
           <x:t>7.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H485" t="inlineStr">
         <x:is>
           <x:t>3.52</x:t>
         </x:is>
       </x:c>
       <x:c r="I485" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J485" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="486">
       <x:c r="A486" t="inlineStr">
         <x:is>
-          <x:t>05/23/2024</x:t>
+          <x:t>07/13/2023</x:t>
         </x:is>
       </x:c>
       <x:c r="B486" t="inlineStr">
         <x:is>
-          <x:t>05</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C486" t="inlineStr">
         <x:is>
-          <x:t>23</x:t>
+          <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D486" t="inlineStr">
         <x:is>
-          <x:t>2024</x:t>
+          <x:t>2023</x:t>
         </x:is>
       </x:c>
       <x:c r="E486" t="inlineStr">
         <x:is>
           <x:t>0</x:t>
         </x:is>
       </x:c>
       <x:c r="F486" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G486" t="inlineStr">
         <x:is>
-          <x:t>18.9</x:t>
+          <x:t>23.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H486" t="inlineStr">
         <x:is>
-          <x:t>9.12</x:t>
+          <x:t>8</x:t>
         </x:is>
       </x:c>
       <x:c r="I486" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J486" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="487">
       <x:c r="A487" t="inlineStr">
         <x:is>
-          <x:t>05/23/2024</x:t>
+          <x:t>07/13/2023</x:t>
         </x:is>
       </x:c>
       <x:c r="B487" t="inlineStr">
         <x:is>
-          <x:t>05</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C487" t="inlineStr">
         <x:is>
-          <x:t>23</x:t>
+          <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D487" t="inlineStr">
         <x:is>
-          <x:t>2024</x:t>
+          <x:t>2023</x:t>
         </x:is>
       </x:c>
       <x:c r="E487" t="inlineStr">
         <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="F487" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G487" t="inlineStr">
         <x:is>
-          <x:t>18.9</x:t>
+          <x:t>23.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H487" t="inlineStr">
         <x:is>
-          <x:t>9.18</x:t>
+          <x:t>8</x:t>
         </x:is>
       </x:c>
       <x:c r="I487" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J487" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="488">
       <x:c r="A488" t="inlineStr">
         <x:is>
-          <x:t>05/23/2024</x:t>
+          <x:t>07/13/2023</x:t>
         </x:is>
       </x:c>
       <x:c r="B488" t="inlineStr">
         <x:is>
-          <x:t>05</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C488" t="inlineStr">
         <x:is>
-          <x:t>23</x:t>
+          <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D488" t="inlineStr">
         <x:is>
-          <x:t>2024</x:t>
+          <x:t>2023</x:t>
         </x:is>
       </x:c>
       <x:c r="E488" t="inlineStr">
         <x:is>
           <x:t>2</x:t>
         </x:is>
       </x:c>
       <x:c r="F488" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G488" t="inlineStr">
         <x:is>
-          <x:t>18.8</x:t>
+          <x:t>23.2</x:t>
         </x:is>
       </x:c>
       <x:c r="H488" t="inlineStr">
         <x:is>
-          <x:t>9.21</x:t>
+          <x:t>8</x:t>
         </x:is>
       </x:c>
       <x:c r="I488" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J488" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="489">
       <x:c r="A489" t="inlineStr">
         <x:is>
-          <x:t>05/23/2024</x:t>
+          <x:t>07/13/2023</x:t>
         </x:is>
       </x:c>
       <x:c r="B489" t="inlineStr">
         <x:is>
-          <x:t>05</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C489" t="inlineStr">
         <x:is>
-          <x:t>23</x:t>
+          <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D489" t="inlineStr">
         <x:is>
-          <x:t>2024</x:t>
+          <x:t>2023</x:t>
         </x:is>
       </x:c>
       <x:c r="E489" t="inlineStr">
         <x:is>
           <x:t>3</x:t>
         </x:is>
       </x:c>
       <x:c r="F489" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G489" t="inlineStr">
         <x:is>
-          <x:t>18.6</x:t>
+          <x:t>23.1</x:t>
         </x:is>
       </x:c>
       <x:c r="H489" t="inlineStr">
         <x:is>
-          <x:t>9.25</x:t>
+          <x:t>8</x:t>
         </x:is>
       </x:c>
       <x:c r="I489" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J489" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="490">
       <x:c r="A490" t="inlineStr">
         <x:is>
-          <x:t>05/23/2024</x:t>
+          <x:t>07/13/2023</x:t>
         </x:is>
       </x:c>
       <x:c r="B490" t="inlineStr">
         <x:is>
-          <x:t>05</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C490" t="inlineStr">
         <x:is>
-          <x:t>23</x:t>
+          <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D490" t="inlineStr">
         <x:is>
-          <x:t>2024</x:t>
+          <x:t>2023</x:t>
         </x:is>
       </x:c>
       <x:c r="E490" t="inlineStr">
         <x:is>
           <x:t>4</x:t>
         </x:is>
       </x:c>
       <x:c r="F490" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G490" t="inlineStr">
         <x:is>
-          <x:t>18.5</x:t>
+          <x:t>23.1</x:t>
         </x:is>
       </x:c>
       <x:c r="H490" t="inlineStr">
         <x:is>
-          <x:t>9.24</x:t>
+          <x:t>8</x:t>
         </x:is>
       </x:c>
       <x:c r="I490" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J490" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="491">
       <x:c r="A491" t="inlineStr">
         <x:is>
-          <x:t>05/23/2024</x:t>
+          <x:t>07/13/2023</x:t>
         </x:is>
       </x:c>
       <x:c r="B491" t="inlineStr">
         <x:is>
-          <x:t>05</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C491" t="inlineStr">
         <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D491" t="inlineStr">
+        <x:is>
+          <x:t>2023</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E491" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F491" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G491" t="inlineStr">
+        <x:is>
           <x:t>23</x:t>
         </x:is>
       </x:c>
-      <x:c r="D491" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
       <x:c r="H491" t="inlineStr">
         <x:is>
-          <x:t>9.31</x:t>
+          <x:t>8</x:t>
         </x:is>
       </x:c>
       <x:c r="I491" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J491" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="492">
       <x:c r="A492" t="inlineStr">
         <x:is>
-          <x:t>05/23/2024</x:t>
+          <x:t>07/13/2023</x:t>
         </x:is>
       </x:c>
       <x:c r="B492" t="inlineStr">
         <x:is>
-          <x:t>05</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C492" t="inlineStr">
         <x:is>
-          <x:t>23</x:t>
+          <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D492" t="inlineStr">
         <x:is>
-          <x:t>2024</x:t>
+          <x:t>2023</x:t>
         </x:is>
       </x:c>
       <x:c r="E492" t="inlineStr">
         <x:is>
           <x:t>6</x:t>
         </x:is>
       </x:c>
       <x:c r="F492" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G492" t="inlineStr">
         <x:is>
-          <x:t>15.7</x:t>
+          <x:t>19.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H492" t="inlineStr">
         <x:is>
-          <x:t>9.54</x:t>
+          <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="I492" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J492" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="493">
       <x:c r="A493" t="inlineStr">
         <x:is>
-          <x:t>05/23/2024</x:t>
+          <x:t>07/13/2023</x:t>
         </x:is>
       </x:c>
       <x:c r="B493" t="inlineStr">
         <x:is>
-          <x:t>05</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C493" t="inlineStr">
         <x:is>
-          <x:t>23</x:t>
+          <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D493" t="inlineStr">
         <x:is>
-          <x:t>2024</x:t>
+          <x:t>2023</x:t>
         </x:is>
       </x:c>
       <x:c r="E493" t="inlineStr">
         <x:is>
           <x:t>7</x:t>
         </x:is>
       </x:c>
       <x:c r="F493" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G493" t="inlineStr">
         <x:is>
-          <x:t>13.3</x:t>
+          <x:t>14.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H493" t="inlineStr">
         <x:is>
-          <x:t>9.73</x:t>
+          <x:t>12.4</x:t>
         </x:is>
       </x:c>
       <x:c r="I493" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J493" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="494">
       <x:c r="A494" t="inlineStr">
         <x:is>
-          <x:t>05/23/2024</x:t>
+          <x:t>07/13/2023</x:t>
         </x:is>
       </x:c>
       <x:c r="B494" t="inlineStr">
         <x:is>
-          <x:t>05</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C494" t="inlineStr">
         <x:is>
-          <x:t>23</x:t>
+          <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D494" t="inlineStr">
         <x:is>
-          <x:t>2024</x:t>
+          <x:t>2023</x:t>
         </x:is>
       </x:c>
       <x:c r="E494" t="inlineStr">
         <x:is>
           <x:t>8</x:t>
         </x:is>
       </x:c>
       <x:c r="F494" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G494" t="inlineStr">
         <x:is>
-          <x:t>11.9</x:t>
+          <x:t>12.1</x:t>
         </x:is>
       </x:c>
       <x:c r="H494" t="inlineStr">
         <x:is>
-          <x:t>9.75</x:t>
+          <x:t>13.5</x:t>
         </x:is>
       </x:c>
       <x:c r="I494" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J494" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="495">
       <x:c r="A495" t="inlineStr">
         <x:is>
-          <x:t>05/23/2024</x:t>
+          <x:t>07/13/2023</x:t>
         </x:is>
       </x:c>
       <x:c r="B495" t="inlineStr">
         <x:is>
-          <x:t>05</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C495" t="inlineStr">
         <x:is>
-          <x:t>23</x:t>
+          <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D495" t="inlineStr">
         <x:is>
-          <x:t>2024</x:t>
+          <x:t>2023</x:t>
         </x:is>
       </x:c>
       <x:c r="E495" t="inlineStr">
         <x:is>
           <x:t>9</x:t>
         </x:is>
       </x:c>
       <x:c r="F495" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G495" t="inlineStr">
         <x:is>
-          <x:t>10.7</x:t>
+          <x:t>10.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H495" t="inlineStr">
         <x:is>
-          <x:t>8.46</x:t>
+          <x:t>9.6</x:t>
         </x:is>
       </x:c>
       <x:c r="I495" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J495" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="496">
       <x:c r="A496" t="inlineStr">
         <x:is>
-          <x:t>05/23/2024</x:t>
+          <x:t>07/13/2023</x:t>
         </x:is>
       </x:c>
       <x:c r="B496" t="inlineStr">
         <x:is>
-          <x:t>05</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C496" t="inlineStr">
         <x:is>
-          <x:t>23</x:t>
+          <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D496" t="inlineStr">
         <x:is>
-          <x:t>2024</x:t>
+          <x:t>2023</x:t>
         </x:is>
       </x:c>
       <x:c r="E496" t="inlineStr">
         <x:is>
           <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="F496" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G496" t="inlineStr">
         <x:is>
-          <x:t>10.1</x:t>
+          <x:t>9.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H496" t="inlineStr">
         <x:is>
-          <x:t>7.22</x:t>
+          <x:t>3.6</x:t>
         </x:is>
       </x:c>
       <x:c r="I496" t="inlineStr">
         <x:is>
-          <x:t>DEGREES F</x:t>
+          <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J496" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="497">
       <x:c r="A497" t="inlineStr">
         <x:is>
-          <x:t>05/23/2024</x:t>
+          <x:t>07/13/2023</x:t>
         </x:is>
       </x:c>
       <x:c r="B497" t="inlineStr">
         <x:is>
-          <x:t>05</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C497" t="inlineStr">
         <x:is>
-          <x:t>23</x:t>
+          <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D497" t="inlineStr">
         <x:is>
-          <x:t>2024</x:t>
+          <x:t>2023</x:t>
         </x:is>
       </x:c>
       <x:c r="E497" t="inlineStr">
         <x:is>
           <x:t>11</x:t>
         </x:is>
       </x:c>
       <x:c r="F497" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G497" t="inlineStr">
         <x:is>
-          <x:t>9.4</x:t>
+          <x:t>8.7</x:t>
         </x:is>
       </x:c>
       <x:c r="H497" t="inlineStr">
         <x:is>
-          <x:t>6.14</x:t>
+          <x:t>.15</x:t>
         </x:is>
       </x:c>
       <x:c r="I497" t="inlineStr">
         <x:is>
-          <x:t>DEGREES F</x:t>
+          <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J497" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="498">
       <x:c r="A498" t="inlineStr">
         <x:is>
-          <x:t>05/23/2024</x:t>
+          <x:t>07/13/2023</x:t>
         </x:is>
       </x:c>
       <x:c r="B498" t="inlineStr">
         <x:is>
-          <x:t>05</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C498" t="inlineStr">
         <x:is>
-          <x:t>23</x:t>
+          <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D498" t="inlineStr">
         <x:is>
-          <x:t>2024</x:t>
+          <x:t>2023</x:t>
         </x:is>
       </x:c>
       <x:c r="E498" t="inlineStr">
         <x:is>
           <x:t>12</x:t>
         </x:is>
       </x:c>
       <x:c r="F498" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G498" t="inlineStr">
         <x:is>
-          <x:t>9.1</x:t>
+          <x:t>8.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H498" t="inlineStr">
         <x:is>
-          <x:t>3.77</x:t>
+          <x:t>.12</x:t>
         </x:is>
       </x:c>
       <x:c r="I498" t="inlineStr">
         <x:is>
-          <x:t>DEGREES F</x:t>
+          <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J498" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="499">
       <x:c r="A499" t="inlineStr">
         <x:is>
-          <x:t>05/23/2024</x:t>
+          <x:t>07/13/2023</x:t>
         </x:is>
       </x:c>
       <x:c r="B499" t="inlineStr">
         <x:is>
-          <x:t>05</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C499" t="inlineStr">
         <x:is>
-          <x:t>23</x:t>
+          <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D499" t="inlineStr">
         <x:is>
-          <x:t>2024</x:t>
+          <x:t>2023</x:t>
         </x:is>
       </x:c>
       <x:c r="E499" t="inlineStr">
         <x:is>
           <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="F499" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G499" t="inlineStr">
         <x:is>
-          <x:t>9</x:t>
+          <x:t>8.1</x:t>
         </x:is>
       </x:c>
       <x:c r="H499" t="inlineStr">
         <x:is>
-          <x:t>2.77</x:t>
+          <x:t>.1</x:t>
         </x:is>
       </x:c>
       <x:c r="I499" t="inlineStr">
         <x:is>
-          <x:t>DEGREES F</x:t>
+          <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J499" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="500">
       <x:c r="A500" t="inlineStr">
         <x:is>
-          <x:t>05/23/2024</x:t>
+          <x:t>07/13/2023</x:t>
         </x:is>
       </x:c>
       <x:c r="B500" t="inlineStr">
         <x:is>
-          <x:t>05</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C500" t="inlineStr">
         <x:is>
-          <x:t>23</x:t>
+          <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D500" t="inlineStr">
         <x:is>
-          <x:t>2024</x:t>
+          <x:t>2023</x:t>
         </x:is>
       </x:c>
       <x:c r="E500" t="inlineStr">
         <x:is>
           <x:t>14</x:t>
         </x:is>
       </x:c>
       <x:c r="F500" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G500" t="inlineStr">
         <x:is>
-          <x:t>9</x:t>
+          <x:t>8</x:t>
         </x:is>
       </x:c>
       <x:c r="H500" t="inlineStr">
         <x:is>
-          <x:t>2.36</x:t>
+          <x:t>.09</x:t>
         </x:is>
       </x:c>
       <x:c r="I500" t="inlineStr">
         <x:is>
-          <x:t>DEGREES F</x:t>
+          <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J500" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="501">
       <x:c r="A501" t="inlineStr">
         <x:is>
-          <x:t>10/21/2024</x:t>
+          <x:t>07/13/2023</x:t>
         </x:is>
       </x:c>
       <x:c r="B501" t="inlineStr">
         <x:is>
-          <x:t>10</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C501" t="inlineStr">
         <x:is>
-          <x:t>21</x:t>
+          <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D501" t="inlineStr">
         <x:is>
-          <x:t>2024</x:t>
+          <x:t>2023</x:t>
         </x:is>
       </x:c>
       <x:c r="E501" t="inlineStr">
         <x:is>
-          <x:t>0</x:t>
+          <x:t>14</x:t>
         </x:is>
       </x:c>
       <x:c r="F501" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G501" t="inlineStr">
         <x:is>
-          <x:t>14.5</x:t>
+          <x:t>8</x:t>
         </x:is>
       </x:c>
       <x:c r="H501" t="inlineStr">
         <x:is>
-          <x:t>9.25</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="I501" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J501" t="inlineStr">
         <x:is>
-          <x:t>MG/L</x:t>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="502">
       <x:c r="A502" t="inlineStr">
         <x:is>
-          <x:t>10/21/2024</x:t>
+          <x:t>05/23/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B502" t="inlineStr">
         <x:is>
-          <x:t>10</x:t>
+          <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="C502" t="inlineStr">
         <x:is>
-          <x:t>21</x:t>
+          <x:t>23</x:t>
         </x:is>
       </x:c>
       <x:c r="D502" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E502" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>0</x:t>
         </x:is>
       </x:c>
       <x:c r="F502" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G502" t="inlineStr">
         <x:is>
-          <x:t>14.4</x:t>
+          <x:t>18.9</x:t>
         </x:is>
       </x:c>
       <x:c r="H502" t="inlineStr">
         <x:is>
-          <x:t>9.2</x:t>
+          <x:t>9.12</x:t>
         </x:is>
       </x:c>
       <x:c r="I502" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J502" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="503">
       <x:c r="A503" t="inlineStr">
         <x:is>
-          <x:t>10/21/2024</x:t>
+          <x:t>05/23/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B503" t="inlineStr">
         <x:is>
-          <x:t>10</x:t>
+          <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="C503" t="inlineStr">
         <x:is>
-          <x:t>21</x:t>
+          <x:t>23</x:t>
         </x:is>
       </x:c>
       <x:c r="D503" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E503" t="inlineStr">
         <x:is>
-          <x:t>2</x:t>
+          <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="F503" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G503" t="inlineStr">
         <x:is>
-          <x:t>14.4</x:t>
+          <x:t>18.9</x:t>
         </x:is>
       </x:c>
       <x:c r="H503" t="inlineStr">
         <x:is>
           <x:t>9.18</x:t>
         </x:is>
       </x:c>
       <x:c r="I503" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J503" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="504">
       <x:c r="A504" t="inlineStr">
         <x:is>
-          <x:t>10/21/2024</x:t>
+          <x:t>05/23/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B504" t="inlineStr">
         <x:is>
-          <x:t>10</x:t>
+          <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="C504" t="inlineStr">
         <x:is>
-          <x:t>21</x:t>
+          <x:t>23</x:t>
         </x:is>
       </x:c>
       <x:c r="D504" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E504" t="inlineStr">
         <x:is>
-          <x:t>3</x:t>
+          <x:t>2</x:t>
         </x:is>
       </x:c>
       <x:c r="F504" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G504" t="inlineStr">
         <x:is>
-          <x:t>14.3</x:t>
+          <x:t>18.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H504" t="inlineStr">
         <x:is>
-          <x:t>8.78</x:t>
+          <x:t>9.21</x:t>
         </x:is>
       </x:c>
       <x:c r="I504" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J504" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="505">
       <x:c r="A505" t="inlineStr">
         <x:is>
-          <x:t>10/21/2024</x:t>
+          <x:t>05/23/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B505" t="inlineStr">
         <x:is>
-          <x:t>10</x:t>
+          <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="C505" t="inlineStr">
         <x:is>
-          <x:t>21</x:t>
+          <x:t>23</x:t>
         </x:is>
       </x:c>
       <x:c r="D505" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E505" t="inlineStr">
         <x:is>
-          <x:t>4</x:t>
+          <x:t>3</x:t>
         </x:is>
       </x:c>
       <x:c r="F505" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G505" t="inlineStr">
         <x:is>
-          <x:t>14.1</x:t>
+          <x:t>18.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H505" t="inlineStr">
         <x:is>
-          <x:t>8.68</x:t>
+          <x:t>9.25</x:t>
         </x:is>
       </x:c>
       <x:c r="I505" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J505" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="506">
       <x:c r="A506" t="inlineStr">
         <x:is>
-          <x:t>10/21/2024</x:t>
+          <x:t>05/23/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B506" t="inlineStr">
         <x:is>
-          <x:t>10</x:t>
+          <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="C506" t="inlineStr">
         <x:is>
-          <x:t>21</x:t>
+          <x:t>23</x:t>
         </x:is>
       </x:c>
       <x:c r="D506" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E506" t="inlineStr">
         <x:is>
-          <x:t>5</x:t>
+          <x:t>4</x:t>
         </x:is>
       </x:c>
       <x:c r="F506" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G506" t="inlineStr">
         <x:is>
-          <x:t>14.1</x:t>
+          <x:t>18.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H506" t="inlineStr">
         <x:is>
-          <x:t>8.5</x:t>
+          <x:t>9.24</x:t>
         </x:is>
       </x:c>
       <x:c r="I506" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J506" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="507">
       <x:c r="A507" t="inlineStr">
         <x:is>
-          <x:t>10/21/2024</x:t>
+          <x:t>05/23/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B507" t="inlineStr">
         <x:is>
-          <x:t>10</x:t>
+          <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="C507" t="inlineStr">
         <x:is>
-          <x:t>21</x:t>
+          <x:t>23</x:t>
         </x:is>
       </x:c>
       <x:c r="D507" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E507" t="inlineStr">
         <x:is>
-          <x:t>6</x:t>
+          <x:t>5</x:t>
         </x:is>
       </x:c>
       <x:c r="F507" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G507" t="inlineStr">
         <x:is>
-          <x:t>14</x:t>
+          <x:t>17.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H507" t="inlineStr">
         <x:is>
-          <x:t>8.4</x:t>
+          <x:t>9.31</x:t>
         </x:is>
       </x:c>
       <x:c r="I507" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J507" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="508">
       <x:c r="A508" t="inlineStr">
         <x:is>
-          <x:t>10/21/2024</x:t>
+          <x:t>05/23/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B508" t="inlineStr">
         <x:is>
-          <x:t>10</x:t>
+          <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="C508" t="inlineStr">
         <x:is>
-          <x:t>21</x:t>
+          <x:t>23</x:t>
         </x:is>
       </x:c>
       <x:c r="D508" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E508" t="inlineStr">
         <x:is>
-          <x:t>7</x:t>
+          <x:t>6</x:t>
         </x:is>
       </x:c>
       <x:c r="F508" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G508" t="inlineStr">
         <x:is>
-          <x:t>14</x:t>
+          <x:t>15.7</x:t>
         </x:is>
       </x:c>
       <x:c r="H508" t="inlineStr">
         <x:is>
-          <x:t>8.23</x:t>
+          <x:t>9.54</x:t>
         </x:is>
       </x:c>
       <x:c r="I508" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J508" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="509">
       <x:c r="A509" t="inlineStr">
         <x:is>
-          <x:t>10/21/2024</x:t>
+          <x:t>05/23/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B509" t="inlineStr">
         <x:is>
-          <x:t>10</x:t>
+          <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="C509" t="inlineStr">
         <x:is>
-          <x:t>21</x:t>
+          <x:t>23</x:t>
         </x:is>
       </x:c>
       <x:c r="D509" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E509" t="inlineStr">
         <x:is>
-          <x:t>8</x:t>
+          <x:t>7</x:t>
         </x:is>
       </x:c>
       <x:c r="F509" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G509" t="inlineStr">
         <x:is>
-          <x:t>14</x:t>
+          <x:t>13.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H509" t="inlineStr">
         <x:is>
-          <x:t>8.07</x:t>
+          <x:t>9.73</x:t>
         </x:is>
       </x:c>
       <x:c r="I509" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J509" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="510">
       <x:c r="A510" t="inlineStr">
         <x:is>
-          <x:t>10/21/2024</x:t>
+          <x:t>05/23/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B510" t="inlineStr">
         <x:is>
-          <x:t>10</x:t>
+          <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="C510" t="inlineStr">
         <x:is>
-          <x:t>21</x:t>
+          <x:t>23</x:t>
         </x:is>
       </x:c>
       <x:c r="D510" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E510" t="inlineStr">
         <x:is>
-          <x:t>9</x:t>
+          <x:t>8</x:t>
         </x:is>
       </x:c>
       <x:c r="F510" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G510" t="inlineStr">
         <x:is>
-          <x:t>13.9</x:t>
+          <x:t>11.9</x:t>
         </x:is>
       </x:c>
       <x:c r="H510" t="inlineStr">
         <x:is>
-          <x:t>7.46</x:t>
+          <x:t>9.75</x:t>
         </x:is>
       </x:c>
       <x:c r="I510" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J510" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="511">
       <x:c r="A511" t="inlineStr">
         <x:is>
-          <x:t>10/21/2024</x:t>
+          <x:t>05/23/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B511" t="inlineStr">
         <x:is>
-          <x:t>10</x:t>
+          <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="C511" t="inlineStr">
         <x:is>
-          <x:t>21</x:t>
+          <x:t>23</x:t>
         </x:is>
       </x:c>
       <x:c r="D511" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E511" t="inlineStr">
         <x:is>
-          <x:t>10</x:t>
+          <x:t>9</x:t>
         </x:is>
       </x:c>
       <x:c r="F511" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G511" t="inlineStr">
         <x:is>
-          <x:t>13.8</x:t>
+          <x:t>10.7</x:t>
         </x:is>
       </x:c>
       <x:c r="H511" t="inlineStr">
         <x:is>
-          <x:t>6.86</x:t>
+          <x:t>8.46</x:t>
         </x:is>
       </x:c>
       <x:c r="I511" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J511" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="512">
       <x:c r="A512" t="inlineStr">
         <x:is>
-          <x:t>10/21/2024</x:t>
+          <x:t>05/23/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B512" t="inlineStr">
         <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C512" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D512" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E512" t="inlineStr">
+        <x:is>
           <x:t>10</x:t>
         </x:is>
       </x:c>
-      <x:c r="C512" t="inlineStr">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="F512" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G512" t="inlineStr">
         <x:is>
-          <x:t>13.8</x:t>
+          <x:t>10.1</x:t>
         </x:is>
       </x:c>
       <x:c r="H512" t="inlineStr">
         <x:is>
-          <x:t>6.6</x:t>
+          <x:t>7.22</x:t>
         </x:is>
       </x:c>
       <x:c r="I512" t="inlineStr">
         <x:is>
-          <x:t>DEGREES C</x:t>
+          <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J512" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="513">
       <x:c r="A513" t="inlineStr">
         <x:is>
-          <x:t>10/21/2024</x:t>
+          <x:t>05/23/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B513" t="inlineStr">
         <x:is>
-          <x:t>10</x:t>
+          <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="C513" t="inlineStr">
         <x:is>
-          <x:t>21</x:t>
+          <x:t>23</x:t>
         </x:is>
       </x:c>
       <x:c r="D513" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E513" t="inlineStr">
         <x:is>
-          <x:t>12</x:t>
+          <x:t>11</x:t>
         </x:is>
       </x:c>
       <x:c r="F513" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G513" t="inlineStr">
         <x:is>
-          <x:t>13.1</x:t>
+          <x:t>9.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H513" t="inlineStr">
         <x:is>
-          <x:t>2.7</x:t>
+          <x:t>6.14</x:t>
         </x:is>
       </x:c>
       <x:c r="I513" t="inlineStr">
         <x:is>
-          <x:t>DEGREES C</x:t>
+          <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J513" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="514">
       <x:c r="A514" t="inlineStr">
         <x:is>
-          <x:t>10/21/2024</x:t>
+          <x:t>05/23/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B514" t="inlineStr">
         <x:is>
-          <x:t>10</x:t>
+          <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="C514" t="inlineStr">
         <x:is>
-          <x:t>21</x:t>
+          <x:t>23</x:t>
         </x:is>
       </x:c>
       <x:c r="D514" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E514" t="inlineStr">
         <x:is>
-          <x:t>13</x:t>
+          <x:t>12</x:t>
         </x:is>
       </x:c>
       <x:c r="F514" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G514" t="inlineStr">
         <x:is>
-          <x:t>11</x:t>
+          <x:t>9.1</x:t>
         </x:is>
       </x:c>
       <x:c r="H514" t="inlineStr">
         <x:is>
-          <x:t>.68</x:t>
+          <x:t>3.77</x:t>
         </x:is>
       </x:c>
       <x:c r="I514" t="inlineStr">
         <x:is>
-          <x:t>DEGREES C</x:t>
+          <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J514" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="515">
       <x:c r="A515" t="inlineStr">
         <x:is>
+          <x:t>05/23/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B515" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C515" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D515" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E515" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F515" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G515" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H515" t="inlineStr">
+        <x:is>
+          <x:t>2.77</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I515" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J515" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="516">
+      <x:c r="A516" t="inlineStr">
+        <x:is>
+          <x:t>05/23/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B516" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C516" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D516" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E516" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F516" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G516" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H516" t="inlineStr">
+        <x:is>
+          <x:t>2.36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I516" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J516" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="517">
+      <x:c r="A517" t="inlineStr">
+        <x:is>
+          <x:t>09/17/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B517" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C517" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D517" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E517" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F517" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G517" t="inlineStr">
+        <x:is>
+          <x:t>22.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H517" t="inlineStr">
+        <x:is>
+          <x:t>9.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I517" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J517" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="518">
+      <x:c r="A518" t="inlineStr">
+        <x:is>
+          <x:t>09/17/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B518" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C518" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D518" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E518" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F518" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G518" t="inlineStr">
+        <x:is>
+          <x:t>22.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H518" t="inlineStr">
+        <x:is>
+          <x:t>9.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I518" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J518" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="519">
+      <x:c r="A519" t="inlineStr">
+        <x:is>
+          <x:t>09/17/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B519" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C519" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D519" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E519" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F519" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G519" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H519" t="inlineStr">
+        <x:is>
+          <x:t>9.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I519" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J519" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="520">
+      <x:c r="A520" t="inlineStr">
+        <x:is>
+          <x:t>09/17/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B520" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C520" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D520" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E520" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F520" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G520" t="inlineStr">
+        <x:is>
+          <x:t>21.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H520" t="inlineStr">
+        <x:is>
+          <x:t>9.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I520" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J520" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="521">
+      <x:c r="A521" t="inlineStr">
+        <x:is>
+          <x:t>09/17/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B521" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C521" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D521" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E521" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F521" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G521" t="inlineStr">
+        <x:is>
+          <x:t>21.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H521" t="inlineStr">
+        <x:is>
+          <x:t>9.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I521" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J521" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="522">
+      <x:c r="A522" t="inlineStr">
+        <x:is>
+          <x:t>09/17/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B522" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C522" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D522" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E522" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F522" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G522" t="inlineStr">
+        <x:is>
+          <x:t>21.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H522" t="inlineStr">
+        <x:is>
+          <x:t>8.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I522" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J522" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="523">
+      <x:c r="A523" t="inlineStr">
+        <x:is>
+          <x:t>09/17/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B523" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C523" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D523" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E523" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F523" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G523" t="inlineStr">
+        <x:is>
+          <x:t>20.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H523" t="inlineStr">
+        <x:is>
+          <x:t>7.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I523" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J523" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="524">
+      <x:c r="A524" t="inlineStr">
+        <x:is>
+          <x:t>09/17/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B524" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C524" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D524" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E524" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F524" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G524" t="inlineStr">
+        <x:is>
+          <x:t>20.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H524" t="inlineStr">
+        <x:is>
+          <x:t>6.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I524" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J524" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="525">
+      <x:c r="A525" t="inlineStr">
+        <x:is>
+          <x:t>09/17/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B525" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C525" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D525" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E525" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F525" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G525" t="inlineStr">
+        <x:is>
+          <x:t>19.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H525" t="inlineStr">
+        <x:is>
+          <x:t>4.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I525" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J525" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="526">
+      <x:c r="A526" t="inlineStr">
+        <x:is>
+          <x:t>09/17/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B526" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C526" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D526" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E526" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F526" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G526" t="inlineStr">
+        <x:is>
+          <x:t>15.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H526" t="inlineStr">
+        <x:is>
+          <x:t>.31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I526" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J526" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="527">
+      <x:c r="A527" t="inlineStr">
+        <x:is>
+          <x:t>09/17/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B527" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C527" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D527" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E527" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F527" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G527" t="inlineStr">
+        <x:is>
+          <x:t>13.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H527" t="inlineStr">
+        <x:is>
+          <x:t>.18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I527" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J527" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="528">
+      <x:c r="A528" t="inlineStr">
+        <x:is>
+          <x:t>09/17/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B528" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C528" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D528" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E528" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F528" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G528" t="inlineStr">
+        <x:is>
+          <x:t>11.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H528" t="inlineStr">
+        <x:is>
+          <x:t>.09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I528" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J528" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="529">
+      <x:c r="A529" t="inlineStr">
+        <x:is>
+          <x:t>09/17/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B529" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C529" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D529" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E529" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F529" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G529" t="inlineStr">
+        <x:is>
+          <x:t>10.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H529" t="inlineStr">
+        <x:is>
+          <x:t>.08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I529" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J529" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="530">
+      <x:c r="A530" t="inlineStr">
+        <x:is>
+          <x:t>09/17/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B530" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C530" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D530" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E530" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F530" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G530" t="inlineStr">
+        <x:is>
+          <x:t>10.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H530" t="inlineStr">
+        <x:is>
+          <x:t>.07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I530" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J530" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="531">
+      <x:c r="A531" t="inlineStr">
+        <x:is>
+          <x:t>09/17/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B531" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C531" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D531" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E531" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F531" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G531" t="inlineStr">
+        <x:is>
+          <x:t>10.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H531" t="inlineStr">
+        <x:is>
+          <x:t>.06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I531" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J531" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="532">
+      <x:c r="A532" t="inlineStr">
+        <x:is>
           <x:t>10/21/2024</x:t>
         </x:is>
       </x:c>
-      <x:c r="B515" t="inlineStr">
+      <x:c r="B532" t="inlineStr">
         <x:is>
           <x:t>10</x:t>
         </x:is>
       </x:c>
-      <x:c r="C515" t="inlineStr">
+      <x:c r="C532" t="inlineStr">
         <x:is>
           <x:t>21</x:t>
         </x:is>
       </x:c>
-      <x:c r="D515" t="inlineStr">
+      <x:c r="D532" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
-      <x:c r="E515" t="inlineStr">
+      <x:c r="E532" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F532" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G532" t="inlineStr">
+        <x:is>
+          <x:t>14.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H532" t="inlineStr">
+        <x:is>
+          <x:t>9.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I532" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J532" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="533">
+      <x:c r="A533" t="inlineStr">
+        <x:is>
+          <x:t>10/21/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B533" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C533" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D533" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E533" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F533" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G533" t="inlineStr">
+        <x:is>
+          <x:t>14.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H533" t="inlineStr">
+        <x:is>
+          <x:t>9.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I533" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J533" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="534">
+      <x:c r="A534" t="inlineStr">
+        <x:is>
+          <x:t>10/21/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B534" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C534" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D534" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E534" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F534" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G534" t="inlineStr">
+        <x:is>
+          <x:t>14.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H534" t="inlineStr">
+        <x:is>
+          <x:t>9.18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I534" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J534" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="535">
+      <x:c r="A535" t="inlineStr">
+        <x:is>
+          <x:t>10/21/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B535" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C535" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D535" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E535" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F535" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G535" t="inlineStr">
+        <x:is>
+          <x:t>14.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H535" t="inlineStr">
+        <x:is>
+          <x:t>8.78</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I535" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J535" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="536">
+      <x:c r="A536" t="inlineStr">
+        <x:is>
+          <x:t>10/21/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B536" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C536" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D536" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E536" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F536" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G536" t="inlineStr">
+        <x:is>
+          <x:t>14.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H536" t="inlineStr">
+        <x:is>
+          <x:t>8.68</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I536" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J536" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="537">
+      <x:c r="A537" t="inlineStr">
+        <x:is>
+          <x:t>10/21/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B537" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C537" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D537" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E537" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F537" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G537" t="inlineStr">
+        <x:is>
+          <x:t>14.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H537" t="inlineStr">
+        <x:is>
+          <x:t>8.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I537" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J537" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="538">
+      <x:c r="A538" t="inlineStr">
+        <x:is>
+          <x:t>10/21/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B538" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C538" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D538" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E538" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F538" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G538" t="inlineStr">
         <x:is>
           <x:t>14</x:t>
         </x:is>
       </x:c>
-      <x:c r="F515" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="G515" t="inlineStr">
+      <x:c r="H538" t="inlineStr">
+        <x:is>
+          <x:t>8.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I538" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J538" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="539">
+      <x:c r="A539" t="inlineStr">
+        <x:is>
+          <x:t>10/21/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B539" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C539" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D539" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E539" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F539" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G539" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H539" t="inlineStr">
+        <x:is>
+          <x:t>8.23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I539" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J539" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="540">
+      <x:c r="A540" t="inlineStr">
+        <x:is>
+          <x:t>10/21/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B540" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C540" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D540" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E540" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F540" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G540" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H540" t="inlineStr">
+        <x:is>
+          <x:t>8.07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I540" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J540" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="541">
+      <x:c r="A541" t="inlineStr">
+        <x:is>
+          <x:t>10/21/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B541" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C541" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D541" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E541" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F541" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G541" t="inlineStr">
+        <x:is>
+          <x:t>13.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H541" t="inlineStr">
+        <x:is>
+          <x:t>7.46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I541" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J541" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="542">
+      <x:c r="A542" t="inlineStr">
+        <x:is>
+          <x:t>10/21/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B542" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C542" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D542" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E542" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F542" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G542" t="inlineStr">
+        <x:is>
+          <x:t>13.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H542" t="inlineStr">
+        <x:is>
+          <x:t>6.86</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I542" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J542" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="543">
+      <x:c r="A543" t="inlineStr">
+        <x:is>
+          <x:t>10/21/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B543" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C543" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D543" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E543" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F543" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G543" t="inlineStr">
+        <x:is>
+          <x:t>13.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H543" t="inlineStr">
+        <x:is>
+          <x:t>6.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I543" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J543" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="544">
+      <x:c r="A544" t="inlineStr">
+        <x:is>
+          <x:t>10/21/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B544" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C544" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D544" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E544" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F544" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G544" t="inlineStr">
+        <x:is>
+          <x:t>13.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H544" t="inlineStr">
+        <x:is>
+          <x:t>2.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I544" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J544" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="545">
+      <x:c r="A545" t="inlineStr">
+        <x:is>
+          <x:t>10/21/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B545" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C545" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D545" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E545" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F545" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G545" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H545" t="inlineStr">
+        <x:is>
+          <x:t>.68</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I545" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J545" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="546">
+      <x:c r="A546" t="inlineStr">
+        <x:is>
+          <x:t>10/21/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B546" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C546" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D546" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E546" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F546" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G546" t="inlineStr">
         <x:is>
           <x:t>10.6</x:t>
         </x:is>
       </x:c>
-      <x:c r="H515" t="inlineStr">
+      <x:c r="H546" t="inlineStr">
         <x:is>
           <x:t>.51</x:t>
         </x:is>
       </x:c>
-      <x:c r="I515" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>MG/L</x:t>
+      <x:c r="I546" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J546" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="547">
+      <x:c r="A547" t="inlineStr">
+        <x:is>
+          <x:t>11/06/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B547" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C547" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D547" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E547" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F547" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G547" t="inlineStr">
+        <x:is>
+          <x:t>12.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H547" t="inlineStr">
+        <x:is>
+          <x:t>9.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I547" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J547" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="548">
+      <x:c r="A548" t="inlineStr">
+        <x:is>
+          <x:t>11/06/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B548" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C548" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D548" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E548" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F548" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G548" t="inlineStr">
+        <x:is>
+          <x:t>12.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H548" t="inlineStr">
+        <x:is>
+          <x:t>9.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I548" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J548" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="549">
+      <x:c r="A549" t="inlineStr">
+        <x:is>
+          <x:t>11/06/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B549" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C549" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D549" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E549" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F549" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G549" t="inlineStr">
+        <x:is>
+          <x:t>12.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H549" t="inlineStr">
+        <x:is>
+          <x:t>9.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I549" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J549" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="550">
+      <x:c r="A550" t="inlineStr">
+        <x:is>
+          <x:t>11/06/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B550" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C550" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D550" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E550" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F550" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G550" t="inlineStr">
+        <x:is>
+          <x:t>12.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H550" t="inlineStr">
+        <x:is>
+          <x:t>9.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I550" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J550" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="551">
+      <x:c r="A551" t="inlineStr">
+        <x:is>
+          <x:t>11/06/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B551" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C551" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D551" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E551" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F551" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G551" t="inlineStr">
+        <x:is>
+          <x:t>12.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H551" t="inlineStr">
+        <x:is>
+          <x:t>9.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I551" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J551" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="552">
+      <x:c r="A552" t="inlineStr">
+        <x:is>
+          <x:t>11/06/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B552" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C552" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D552" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E552" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F552" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G552" t="inlineStr">
+        <x:is>
+          <x:t>12.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H552" t="inlineStr">
+        <x:is>
+          <x:t>9.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I552" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J552" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="553">
+      <x:c r="A553" t="inlineStr">
+        <x:is>
+          <x:t>11/06/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B553" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C553" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D553" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E553" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F553" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G553" t="inlineStr">
+        <x:is>
+          <x:t>12.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H553" t="inlineStr">
+        <x:is>
+          <x:t>9.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I553" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J553" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="554">
+      <x:c r="A554" t="inlineStr">
+        <x:is>
+          <x:t>11/06/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B554" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C554" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D554" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E554" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F554" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G554" t="inlineStr">
+        <x:is>
+          <x:t>12.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H554" t="inlineStr">
+        <x:is>
+          <x:t>9.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I554" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J554" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="555">
+      <x:c r="A555" t="inlineStr">
+        <x:is>
+          <x:t>11/06/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B555" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C555" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D555" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E555" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F555" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G555" t="inlineStr">
+        <x:is>
+          <x:t>12.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H555" t="inlineStr">
+        <x:is>
+          <x:t>9.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I555" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J555" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="556">
+      <x:c r="A556" t="inlineStr">
+        <x:is>
+          <x:t>11/06/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B556" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C556" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D556" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E556" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F556" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G556" t="inlineStr">
+        <x:is>
+          <x:t>12.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H556" t="inlineStr">
+        <x:is>
+          <x:t>9.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I556" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J556" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="557">
+      <x:c r="A557" t="inlineStr">
+        <x:is>
+          <x:t>11/06/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B557" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C557" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D557" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E557" t="inlineStr">
+        <x:is>
+          <x:t>42</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F557" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G557" t="inlineStr">
+        <x:is>
+          <x:t>12.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H557" t="inlineStr">
+        <x:is>
+          <x:t>9.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I557" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J557" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="558">
+      <x:c r="A558" t="inlineStr">
+        <x:is>
+          <x:t>11/06/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B558" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C558" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D558" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E558" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F558" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G558" t="inlineStr">
+        <x:is>
+          <x:t>12.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H558" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I558" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J558" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="559">
+      <x:c r="A559" t="inlineStr">
+        <x:is>
+          <x:t>06/16/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B559" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C559" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D559" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E559" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F559" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G559" t="inlineStr">
+        <x:is>
+          <x:t>20.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H559" t="inlineStr">
+        <x:is>
+          <x:t>10.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I559" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J559" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="560">
+      <x:c r="A560" t="inlineStr">
+        <x:is>
+          <x:t>06/16/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B560" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C560" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D560" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E560" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F560" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G560" t="inlineStr">
+        <x:is>
+          <x:t>20.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H560" t="inlineStr">
+        <x:is>
+          <x:t>10.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I560" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J560" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="561">
+      <x:c r="A561" t="inlineStr">
+        <x:is>
+          <x:t>06/16/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B561" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C561" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D561" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E561" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F561" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G561" t="inlineStr">
+        <x:is>
+          <x:t>20.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H561" t="inlineStr">
+        <x:is>
+          <x:t>10.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I561" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J561" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="562">
+      <x:c r="A562" t="inlineStr">
+        <x:is>
+          <x:t>06/16/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B562" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C562" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D562" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E562" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F562" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G562" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H562" t="inlineStr">
+        <x:is>
+          <x:t>10.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I562" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J562" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="563">
+      <x:c r="A563" t="inlineStr">
+        <x:is>
+          <x:t>06/16/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B563" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C563" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D563" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E563" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F563" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G563" t="inlineStr">
+        <x:is>
+          <x:t>19.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H563" t="inlineStr">
+        <x:is>
+          <x:t>10.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I563" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J563" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="564">
+      <x:c r="A564" t="inlineStr">
+        <x:is>
+          <x:t>06/16/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B564" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C564" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D564" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E564" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F564" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G564" t="inlineStr">
+        <x:is>
+          <x:t>19.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H564" t="inlineStr">
+        <x:is>
+          <x:t>10.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I564" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J564" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="565">
+      <x:c r="A565" t="inlineStr">
+        <x:is>
+          <x:t>06/16/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B565" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C565" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D565" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E565" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F565" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G565" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H565" t="inlineStr">
+        <x:is>
+          <x:t>10.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I565" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J565" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="566">
+      <x:c r="A566" t="inlineStr">
+        <x:is>
+          <x:t>06/16/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B566" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C566" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D566" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E566" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F566" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G566" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H566" t="inlineStr">
+        <x:is>
+          <x:t>11.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I566" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J566" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="567">
+      <x:c r="A567" t="inlineStr">
+        <x:is>
+          <x:t>06/16/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B567" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C567" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D567" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E567" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F567" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G567" t="inlineStr">
+        <x:is>
+          <x:t>13.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H567" t="inlineStr">
+        <x:is>
+          <x:t>11.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I567" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J567" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="568">
+      <x:c r="A568" t="inlineStr">
+        <x:is>
+          <x:t>06/16/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B568" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C568" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D568" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E568" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F568" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G568" t="inlineStr">
+        <x:is>
+          <x:t>11.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H568" t="inlineStr">
+        <x:is>
+          <x:t>9.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I568" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J568" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="569">
+      <x:c r="A569" t="inlineStr">
+        <x:is>
+          <x:t>06/16/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B569" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C569" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D569" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E569" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F569" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G569" t="inlineStr">
+        <x:is>
+          <x:t>10.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H569" t="inlineStr">
+        <x:is>
+          <x:t>5.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I569" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J569" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="570">
+      <x:c r="A570" t="inlineStr">
+        <x:is>
+          <x:t>06/16/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B570" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C570" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D570" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E570" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F570" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G570" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H570" t="inlineStr">
+        <x:is>
+          <x:t>2.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I570" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J570" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="571">
+      <x:c r="A571" t="inlineStr">
+        <x:is>
+          <x:t>06/16/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B571" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C571" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D571" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E571" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F571" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G571" t="inlineStr">
+        <x:is>
+          <x:t>9.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H571" t="inlineStr">
+        <x:is>
+          <x:t>.88</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I571" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J571" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="572">
+      <x:c r="A572" t="inlineStr">
+        <x:is>
+          <x:t>06/16/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B572" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C572" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D572" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E572" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F572" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G572" t="inlineStr">
+        <x:is>
+          <x:t>9.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H572" t="inlineStr">
+        <x:is>
+          <x:t>.35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I572" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J572" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="573">
+      <x:c r="A573" t="inlineStr">
+        <x:is>
+          <x:t>06/16/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B573" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C573" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D573" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E573" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F573" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G573" t="inlineStr">
+        <x:is>
+          <x:t>8.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H573" t="inlineStr">
+        <x:is>
+          <x:t>.27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I573" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J573" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="574">
+      <x:c r="A574" t="inlineStr">
+        <x:is>
+          <x:t>06/16/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B574" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C574" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D574" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E574" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F574" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G574" t="inlineStr">
+        <x:is>
+          <x:t>8.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H574" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I574" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J574" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="575">
+      <x:c r="A575" t="inlineStr">
+        <x:is>
+          <x:t>11/04/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B575" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C575" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D575" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E575" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F575" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G575" t="inlineStr">
+        <x:is>
+          <x:t>11.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H575" t="inlineStr">
+        <x:is>
+          <x:t>8.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I575" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J575" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="576">
+      <x:c r="A576" t="inlineStr">
+        <x:is>
+          <x:t>11/04/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B576" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C576" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D576" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E576" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F576" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G576" t="inlineStr">
+        <x:is>
+          <x:t>11.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H576" t="inlineStr">
+        <x:is>
+          <x:t>8.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I576" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J576" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="577">
+      <x:c r="A577" t="inlineStr">
+        <x:is>
+          <x:t>11/04/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B577" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C577" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D577" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E577" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F577" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G577" t="inlineStr">
+        <x:is>
+          <x:t>11.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H577" t="inlineStr">
+        <x:is>
+          <x:t>8.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I577" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J577" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="578">
+      <x:c r="A578" t="inlineStr">
+        <x:is>
+          <x:t>11/04/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B578" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C578" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D578" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E578" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F578" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G578" t="inlineStr">
+        <x:is>
+          <x:t>11.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H578" t="inlineStr">
+        <x:is>
+          <x:t>8.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I578" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J578" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="579">
+      <x:c r="A579" t="inlineStr">
+        <x:is>
+          <x:t>11/04/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B579" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C579" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D579" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E579" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F579" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G579" t="inlineStr">
+        <x:is>
+          <x:t>11.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H579" t="inlineStr">
+        <x:is>
+          <x:t>8.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I579" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J579" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="580">
+      <x:c r="A580" t="inlineStr">
+        <x:is>
+          <x:t>11/04/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B580" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C580" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D580" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E580" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F580" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G580" t="inlineStr">
+        <x:is>
+          <x:t>11.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H580" t="inlineStr">
+        <x:is>
+          <x:t>8.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I580" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J580" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="581">
+      <x:c r="A581" t="inlineStr">
+        <x:is>
+          <x:t>11/04/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B581" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C581" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D581" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E581" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F581" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G581" t="inlineStr">
+        <x:is>
+          <x:t>11.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H581" t="inlineStr">
+        <x:is>
+          <x:t>8.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I581" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J581" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="582">
+      <x:c r="A582" t="inlineStr">
+        <x:is>
+          <x:t>11/04/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B582" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C582" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D582" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E582" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F582" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G582" t="inlineStr">
+        <x:is>
+          <x:t>11.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H582" t="inlineStr">
+        <x:is>
+          <x:t>8.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I582" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J582" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="583">
+      <x:c r="A583" t="inlineStr">
+        <x:is>
+          <x:t>11/04/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B583" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C583" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D583" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E583" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F583" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G583" t="inlineStr">
+        <x:is>
+          <x:t>11.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H583" t="inlineStr">
+        <x:is>
+          <x:t>8.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I583" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J583" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="584">
+      <x:c r="A584" t="inlineStr">
+        <x:is>
+          <x:t>11/04/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B584" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C584" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D584" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E584" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F584" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G584" t="inlineStr">
+        <x:is>
+          <x:t>11.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H584" t="inlineStr">
+        <x:is>
+          <x:t>8.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I584" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J584" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="585">
+      <x:c r="A585" t="inlineStr">
+        <x:is>
+          <x:t>11/04/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B585" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C585" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D585" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E585" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F585" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G585" t="inlineStr">
+        <x:is>
+          <x:t>11.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H585" t="inlineStr">
+        <x:is>
+          <x:t>8.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I585" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J585" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="586">
+      <x:c r="A586" t="inlineStr">
+        <x:is>
+          <x:t>11/04/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B586" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C586" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D586" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E586" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F586" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G586" t="inlineStr">
+        <x:is>
+          <x:t>11.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H586" t="inlineStr">
+        <x:is>
+          <x:t>8.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I586" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J586" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="587">
+      <x:c r="A587" t="inlineStr">
+        <x:is>
+          <x:t>11/04/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B587" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C587" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D587" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E587" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F587" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G587" t="inlineStr">
+        <x:is>
+          <x:t>11.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H587" t="inlineStr">
+        <x:is>
+          <x:t>8.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I587" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J587" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="588">
+      <x:c r="A588" t="inlineStr">
+        <x:is>
+          <x:t>11/04/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B588" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C588" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D588" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E588" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F588" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G588" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H588" t="inlineStr">
+        <x:is>
+          <x:t>8.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I588" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J588" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="589">
+      <x:c r="A589" t="inlineStr">
+        <x:is>
+          <x:t>11/04/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B589" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C589" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D589" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E589" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F589" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G589" t="inlineStr">
+        <x:is>
+          <x:t>10.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H589" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I589" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J589" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="590">
+      <x:c r="A590" t="inlineStr">
+        <x:is>
+          <x:t>04/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B590" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C590" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D590" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E590" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F590" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G590" t="inlineStr">
+        <x:is>
+          <x:t>13.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H590" t="inlineStr">
+        <x:is>
+          <x:t>10.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I590" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J590" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="591">
+      <x:c r="A591" t="inlineStr">
+        <x:is>
+          <x:t>04/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B591" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C591" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D591" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E591" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F591" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G591" t="inlineStr">
+        <x:is>
+          <x:t>13.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H591" t="inlineStr">
+        <x:is>
+          <x:t>10.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I591" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J591" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="592">
+      <x:c r="A592" t="inlineStr">
+        <x:is>
+          <x:t>04/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B592" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C592" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D592" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E592" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F592" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G592" t="inlineStr">
+        <x:is>
+          <x:t>13.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H592" t="inlineStr">
+        <x:is>
+          <x:t>10.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I592" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J592" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="593">
+      <x:c r="A593" t="inlineStr">
+        <x:is>
+          <x:t>04/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B593" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C593" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D593" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E593" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F593" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G593" t="inlineStr">
+        <x:is>
+          <x:t>13.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H593" t="inlineStr">
+        <x:is>
+          <x:t>10.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I593" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J593" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="594">
+      <x:c r="A594" t="inlineStr">
+        <x:is>
+          <x:t>04/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B594" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C594" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D594" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E594" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F594" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G594" t="inlineStr">
+        <x:is>
+          <x:t>13.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H594" t="inlineStr">
+        <x:is>
+          <x:t>10.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I594" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J594" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="595">
+      <x:c r="A595" t="inlineStr">
+        <x:is>
+          <x:t>04/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B595" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C595" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D595" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E595" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F595" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G595" t="inlineStr">
+        <x:is>
+          <x:t>13.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H595" t="inlineStr">
+        <x:is>
+          <x:t>10.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I595" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J595" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="596">
+      <x:c r="A596" t="inlineStr">
+        <x:is>
+          <x:t>04/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B596" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C596" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D596" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E596" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F596" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G596" t="inlineStr">
+        <x:is>
+          <x:t>13.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H596" t="inlineStr">
+        <x:is>
+          <x:t>10.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I596" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J596" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="597">
+      <x:c r="A597" t="inlineStr">
+        <x:is>
+          <x:t>04/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B597" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C597" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D597" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E597" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F597" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G597" t="inlineStr">
+        <x:is>
+          <x:t>10.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H597" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I597" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J597" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="598">
+      <x:c r="A598" t="inlineStr">
+        <x:is>
+          <x:t>04/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B598" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C598" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D598" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E598" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F598" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G598" t="inlineStr">
+        <x:is>
+          <x:t>9.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H598" t="inlineStr">
+        <x:is>
+          <x:t>11.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I598" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J598" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="599">
+      <x:c r="A599" t="inlineStr">
+        <x:is>
+          <x:t>04/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B599" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C599" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D599" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E599" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F599" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G599" t="inlineStr">
+        <x:is>
+          <x:t>9.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H599" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I599" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J599" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="600">
+      <x:c r="A600" t="inlineStr">
+        <x:is>
+          <x:t>04/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B600" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C600" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D600" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E600" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F600" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G600" t="inlineStr">
+        <x:is>
+          <x:t>8.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H600" t="inlineStr">
+        <x:is>
+          <x:t>9.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I600" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J600" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="601">
+      <x:c r="A601" t="inlineStr">
+        <x:is>
+          <x:t>04/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B601" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C601" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D601" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E601" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F601" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G601" t="inlineStr">
+        <x:is>
+          <x:t>7.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H601" t="inlineStr">
+        <x:is>
+          <x:t>9.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I601" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J601" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="602">
+      <x:c r="A602" t="inlineStr">
+        <x:is>
+          <x:t>04/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B602" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C602" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D602" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E602" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F602" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G602" t="inlineStr">
+        <x:is>
+          <x:t>7.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H602" t="inlineStr">
+        <x:is>
+          <x:t>8.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I602" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J602" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="603">
+      <x:c r="A603" t="inlineStr">
+        <x:is>
+          <x:t>04/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B603" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C603" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D603" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E603" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F603" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G603" t="inlineStr">
+        <x:is>
+          <x:t>6.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H603" t="inlineStr">
+        <x:is>
+          <x:t>7.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I603" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J603" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="604">
+      <x:c r="A604" t="inlineStr">
+        <x:is>
+          <x:t>04/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B604" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C604" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D604" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E604" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F604" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G604" t="inlineStr">
+        <x:is>
+          <x:t>6.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H604" t="inlineStr">
+        <x:is>
+          <x:t>7.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I604" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J604" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="605">
+      <x:c r="A605" t="inlineStr">
+        <x:is>
+          <x:t>04/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B605" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C605" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D605" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E605" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F605" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G605" t="inlineStr">
+        <x:is>
+          <x:t>6.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H605" t="inlineStr">
+        <x:is>
+          <x:t>7.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I605" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J605" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="606">
+      <x:c r="A606" t="inlineStr">
+        <x:is>
+          <x:t>07/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B606" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C606" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D606" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E606" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F606" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G606" t="inlineStr">
+        <x:is>
+          <x:t>28.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H606" t="inlineStr">
+        <x:is>
+          <x:t>8.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I606" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J606" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="607">
+      <x:c r="A607" t="inlineStr">
+        <x:is>
+          <x:t>07/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B607" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C607" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D607" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E607" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F607" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G607" t="inlineStr">
+        <x:is>
+          <x:t>27.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H607" t="inlineStr">
+        <x:is>
+          <x:t>8.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I607" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J607" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="608">
+      <x:c r="A608" t="inlineStr">
+        <x:is>
+          <x:t>07/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B608" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C608" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D608" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E608" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F608" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G608" t="inlineStr">
+        <x:is>
+          <x:t>27.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H608" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I608" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J608" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="609">
+      <x:c r="A609" t="inlineStr">
+        <x:is>
+          <x:t>07/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B609" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C609" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D609" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E609" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F609" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G609" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H609" t="inlineStr">
+        <x:is>
+          <x:t>9.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I609" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J609" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="610">
+      <x:c r="A610" t="inlineStr">
+        <x:is>
+          <x:t>07/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B610" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C610" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D610" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E610" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F610" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G610" t="inlineStr">
+        <x:is>
+          <x:t>26.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H610" t="inlineStr">
+        <x:is>
+          <x:t>9.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I610" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J610" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="611">
+      <x:c r="A611" t="inlineStr">
+        <x:is>
+          <x:t>07/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B611" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C611" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D611" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E611" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F611" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G611" t="inlineStr">
+        <x:is>
+          <x:t>25.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H611" t="inlineStr">
+        <x:is>
+          <x:t>9.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I611" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J611" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="612">
+      <x:c r="A612" t="inlineStr">
+        <x:is>
+          <x:t>07/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B612" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C612" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D612" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E612" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F612" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G612" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H612" t="inlineStr">
+        <x:is>
+          <x:t>9.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I612" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J612" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="613">
+      <x:c r="A613" t="inlineStr">
+        <x:is>
+          <x:t>07/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B613" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C613" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D613" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E613" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F613" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G613" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H613" t="inlineStr">
+        <x:is>
+          <x:t>9.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I613" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J613" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="614">
+      <x:c r="A614" t="inlineStr">
+        <x:is>
+          <x:t>07/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B614" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C614" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D614" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E614" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F614" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G614" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H614" t="inlineStr">
+        <x:is>
+          <x:t>9.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I614" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J614" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="615">
+      <x:c r="A615" t="inlineStr">
+        <x:is>
+          <x:t>07/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B615" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C615" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D615" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E615" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F615" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G615" t="inlineStr">
+        <x:is>
+          <x:t>13.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H615" t="inlineStr">
+        <x:is>
+          <x:t>5.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I615" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J615" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="616">
+      <x:c r="A616" t="inlineStr">
+        <x:is>
+          <x:t>07/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B616" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C616" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D616" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E616" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F616" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G616" t="inlineStr">
+        <x:is>
+          <x:t>12.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H616" t="inlineStr">
+        <x:is>
+          <x:t>1.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I616" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J616" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="617">
+      <x:c r="A617" t="inlineStr">
+        <x:is>
+          <x:t>07/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B617" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C617" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D617" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E617" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F617" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G617" t="inlineStr">
+        <x:is>
+          <x:t>11.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H617" t="inlineStr">
+        <x:is>
+          <x:t>.59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I617" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J617" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="618">
+      <x:c r="A618" t="inlineStr">
+        <x:is>
+          <x:t>07/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B618" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C618" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D618" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E618" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F618" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G618" t="inlineStr">
+        <x:is>
+          <x:t>10.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H618" t="inlineStr">
+        <x:is>
+          <x:t>.57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I618" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J618" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="619">
+      <x:c r="A619" t="inlineStr">
+        <x:is>
+          <x:t>07/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B619" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C619" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D619" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E619" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F619" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G619" t="inlineStr">
+        <x:is>
+          <x:t>10.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H619" t="inlineStr">
+        <x:is>
+          <x:t>.22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I619" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J619" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="620">
+      <x:c r="A620" t="inlineStr">
+        <x:is>
+          <x:t>07/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B620" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C620" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D620" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E620" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F620" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G620" t="inlineStr">
+        <x:is>
+          <x:t>9.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H620" t="inlineStr">
+        <x:is>
+          <x:t>.19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I620" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J620" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="621">
+      <x:c r="A621" t="inlineStr">
+        <x:is>
+          <x:t>07/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B621" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C621" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D621" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E621" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F621" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G621" t="inlineStr">
+        <x:is>
+          <x:t>9.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H621" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I621" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J621" t="inlineStr">
+        <x:is>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>