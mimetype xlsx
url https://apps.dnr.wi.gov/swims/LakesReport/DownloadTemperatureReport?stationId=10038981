--- v6 (2026-08-19)
+++ v7 (2026-10-05)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0954a5aec19402f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb670652c6ec24e35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rae629a9351194ddb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3e0749a99a8841b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rae629a9351194ddb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3e0749a99a8841b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -13263,28 +13263,236 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G255" t="inlineStr">
         <x:is>
           <x:t>20.0555555555556</x:t>
         </x:is>
       </x:c>
       <x:c r="H255" t="inlineStr">
         <x:is>
           <x:t>0.54</x:t>
         </x:is>
       </x:c>
       <x:c r="I255" t="inlineStr">
         <x:is>
           <x:t>Degrees C</x:t>
         </x:is>
       </x:c>
       <x:c r="J255" t="inlineStr">
         <x:is>
           <x:t>mg/l</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="256">
+      <x:c r="A256" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B256" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C256" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D256" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E256" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F256" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G256" t="inlineStr">
+        <x:is>
+          <x:t>19.1111111111111</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H256" t="inlineStr">
+        <x:is>
+          <x:t>4.17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I256" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J256" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="257">
+      <x:c r="A257" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B257" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C257" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D257" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E257" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F257" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G257" t="inlineStr">
+        <x:is>
+          <x:t>21.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H257" t="inlineStr">
+        <x:is>
+          <x:t>0.91</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I257" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J257" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="258">
+      <x:c r="A258" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B258" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C258" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D258" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E258" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F258" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G258" t="inlineStr">
+        <x:is>
+          <x:t>22.5555555555556</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H258" t="inlineStr">
+        <x:is>
+          <x:t>0.96</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I258" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J258" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="259">
+      <x:c r="A259" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B259" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C259" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D259" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E259" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F259" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G259" t="inlineStr">
+        <x:is>
+          <x:t>20.6666666666667</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H259" t="inlineStr">
+        <x:is>
+          <x:t>0.15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I259" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J259" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>