--- v5 (2026-08-19)
+++ v6 (2026-10-25)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05f5cf35f0fc4dc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a8321b011d348e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rce21b7a41c0a4221"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R27ca7831de284599"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rce21b7a41c0a4221" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R27ca7831de284599" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -13159,28 +13159,236 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G253" t="inlineStr">
         <x:is>
           <x:t>18.1111111111111</x:t>
         </x:is>
       </x:c>
       <x:c r="H253" t="inlineStr">
         <x:is>
           <x:t>3.81</x:t>
         </x:is>
       </x:c>
       <x:c r="I253" t="inlineStr">
         <x:is>
           <x:t>Degrees C</x:t>
         </x:is>
       </x:c>
       <x:c r="J253" t="inlineStr">
         <x:is>
           <x:t>mg/l</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="254">
+      <x:c r="A254" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B254" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C254" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D254" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E254" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F254" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G254" t="inlineStr">
+        <x:is>
+          <x:t>16.9444444444444</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H254" t="inlineStr">
+        <x:is>
+          <x:t>4.63</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I254" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J254" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="255">
+      <x:c r="A255" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B255" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C255" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D255" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E255" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F255" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G255" t="inlineStr">
+        <x:is>
+          <x:t>21.1111111111111</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H255" t="inlineStr">
+        <x:is>
+          <x:t>5.22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I255" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J255" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="256">
+      <x:c r="A256" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B256" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C256" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D256" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E256" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F256" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G256" t="inlineStr">
+        <x:is>
+          <x:t>21.6111111111111</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H256" t="inlineStr">
+        <x:is>
+          <x:t>3.45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I256" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J256" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="257">
+      <x:c r="A257" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B257" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C257" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D257" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E257" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F257" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G257" t="inlineStr">
+        <x:is>
+          <x:t>19.7222222222222</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H257" t="inlineStr">
+        <x:is>
+          <x:t>5.56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I257" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J257" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>