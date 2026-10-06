--- v6 (2026-08-20)
+++ v7 (2026-10-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb187bae6e6b545fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa6b3a7ce63b4693" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf455dbda0822436b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R814fe85bb08345b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf455dbda0822436b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R814fe85bb08345b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -11911,28 +11911,236 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G229" t="inlineStr">
         <x:is>
           <x:t>20.7222222222222</x:t>
         </x:is>
       </x:c>
       <x:c r="H229" t="inlineStr">
         <x:is>
           <x:t>2.16</x:t>
         </x:is>
       </x:c>
       <x:c r="I229" t="inlineStr">
         <x:is>
           <x:t>Degrees C</x:t>
         </x:is>
       </x:c>
       <x:c r="J229" t="inlineStr">
         <x:is>
           <x:t>mg/l</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="230">
+      <x:c r="A230" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B230" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C230" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D230" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E230" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G230" t="inlineStr">
+        <x:is>
+          <x:t>20.8333333333333</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H230" t="inlineStr">
+        <x:is>
+          <x:t>6.41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I230" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J230" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="231">
+      <x:c r="A231" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B231" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C231" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D231" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E231" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G231" t="inlineStr">
+        <x:is>
+          <x:t>22.9444444444444</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H231" t="inlineStr">
+        <x:is>
+          <x:t>3.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I231" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J231" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="232">
+      <x:c r="A232" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B232" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C232" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D232" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E232" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G232" t="inlineStr">
+        <x:is>
+          <x:t>22.5555555555556</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H232" t="inlineStr">
+        <x:is>
+          <x:t>1.72</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I232" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J232" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="233">
+      <x:c r="A233" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B233" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C233" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D233" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E233" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F233" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G233" t="inlineStr">
+        <x:is>
+          <x:t>21.0555555555556</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H233" t="inlineStr">
+        <x:is>
+          <x:t>2.5099999999999998</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I233" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J233" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>