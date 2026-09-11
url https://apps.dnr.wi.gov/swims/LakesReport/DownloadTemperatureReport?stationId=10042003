--- v5 (2026-06-24)
+++ v6 (2026-09-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R926ceb586e624940" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R293c91614f634e74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9394e52df2c94463"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2261aad3728d4816"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9394e52df2c94463" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2261aad3728d4816" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -17527,28 +17527,808 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G337" t="inlineStr">
         <x:is>
           <x:t>69.2</x:t>
         </x:is>
       </x:c>
       <x:c r="H337" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I337" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J337" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="338">
+      <x:c r="A338" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B338" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C338" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D338" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E338" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F338" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G338" t="inlineStr">
+        <x:is>
+          <x:t>54.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H338" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I338" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J338" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="339">
+      <x:c r="A339" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B339" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C339" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D339" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E339" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F339" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G339" t="inlineStr">
+        <x:is>
+          <x:t>54.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H339" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I339" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J339" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="340">
+      <x:c r="A340" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B340" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C340" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D340" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E340" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F340" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G340" t="inlineStr">
+        <x:is>
+          <x:t>54.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H340" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I340" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J340" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="341">
+      <x:c r="A341" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B341" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C341" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D341" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E341" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F341" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G341" t="inlineStr">
+        <x:is>
+          <x:t>54.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H341" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I341" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J341" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="342">
+      <x:c r="A342" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B342" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C342" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D342" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E342" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F342" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G342" t="inlineStr">
+        <x:is>
+          <x:t>54.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H342" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I342" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J342" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="343">
+      <x:c r="A343" t="inlineStr">
+        <x:is>
+          <x:t>05/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B343" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C343" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D343" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E343" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F343" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G343" t="inlineStr">
+        <x:is>
+          <x:t>77.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H343" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I343" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J343" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="344">
+      <x:c r="A344" t="inlineStr">
+        <x:is>
+          <x:t>05/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B344" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C344" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D344" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E344" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F344" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G344" t="inlineStr">
+        <x:is>
+          <x:t>76.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H344" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I344" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J344" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="345">
+      <x:c r="A345" t="inlineStr">
+        <x:is>
+          <x:t>05/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B345" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C345" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D345" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E345" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F345" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G345" t="inlineStr">
+        <x:is>
+          <x:t>73.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H345" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I345" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J345" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="346">
+      <x:c r="A346" t="inlineStr">
+        <x:is>
+          <x:t>05/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B346" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C346" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D346" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E346" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F346" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G346" t="inlineStr">
+        <x:is>
+          <x:t>66.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H346" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I346" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J346" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="347">
+      <x:c r="A347" t="inlineStr">
+        <x:is>
+          <x:t>05/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B347" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C347" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D347" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E347" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F347" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G347" t="inlineStr">
+        <x:is>
+          <x:t>64.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H347" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I347" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J347" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="348">
+      <x:c r="A348" t="inlineStr">
+        <x:is>
+          <x:t>07/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B348" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C348" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D348" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E348" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F348" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G348" t="inlineStr">
+        <x:is>
+          <x:t>77.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H348" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I348" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J348" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="349">
+      <x:c r="A349" t="inlineStr">
+        <x:is>
+          <x:t>07/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B349" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C349" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D349" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E349" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F349" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G349" t="inlineStr">
+        <x:is>
+          <x:t>78.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H349" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I349" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J349" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="350">
+      <x:c r="A350" t="inlineStr">
+        <x:is>
+          <x:t>07/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B350" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C350" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D350" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E350" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F350" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G350" t="inlineStr">
+        <x:is>
+          <x:t>75.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H350" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I350" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J350" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="351">
+      <x:c r="A351" t="inlineStr">
+        <x:is>
+          <x:t>07/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B351" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C351" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D351" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E351" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F351" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G351" t="inlineStr">
+        <x:is>
+          <x:t>72.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H351" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I351" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J351" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="352">
+      <x:c r="A352" t="inlineStr">
+        <x:is>
+          <x:t>07/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B352" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C352" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D352" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E352" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F352" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G352" t="inlineStr">
+        <x:is>
+          <x:t>70.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H352" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I352" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J352" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>