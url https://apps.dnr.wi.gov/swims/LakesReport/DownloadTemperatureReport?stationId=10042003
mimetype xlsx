--- v6 (2026-09-11)
+++ v7 (2026-11-03)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R293c91614f634e74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1847248628747fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2261aad3728d4816"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd5dacd6388a1471d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2261aad3728d4816" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd5dacd6388a1471d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -18307,28 +18307,1588 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G352" t="inlineStr">
         <x:is>
           <x:t>70.1</x:t>
         </x:is>
       </x:c>
       <x:c r="H352" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I352" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J352" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="353">
+      <x:c r="A353" t="inlineStr">
+        <x:is>
+          <x:t>07/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B353" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C353" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D353" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E353" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F353" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G353" t="inlineStr">
+        <x:is>
+          <x:t>82.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H353" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I353" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J353" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="354">
+      <x:c r="A354" t="inlineStr">
+        <x:is>
+          <x:t>07/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B354" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C354" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D354" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E354" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F354" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G354" t="inlineStr">
+        <x:is>
+          <x:t>81.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H354" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I354" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J354" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="355">
+      <x:c r="A355" t="inlineStr">
+        <x:is>
+          <x:t>07/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B355" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C355" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D355" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E355" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F355" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G355" t="inlineStr">
+        <x:is>
+          <x:t>80.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H355" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I355" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J355" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="356">
+      <x:c r="A356" t="inlineStr">
+        <x:is>
+          <x:t>07/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B356" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C356" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D356" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E356" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F356" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G356" t="inlineStr">
+        <x:is>
+          <x:t>74.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H356" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I356" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J356" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="357">
+      <x:c r="A357" t="inlineStr">
+        <x:is>
+          <x:t>07/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B357" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C357" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D357" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E357" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F357" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G357" t="inlineStr">
+        <x:is>
+          <x:t>69.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H357" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I357" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J357" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="358">
+      <x:c r="A358" t="inlineStr">
+        <x:is>
+          <x:t>07/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B358" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C358" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D358" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E358" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F358" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G358" t="inlineStr">
+        <x:is>
+          <x:t>87.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H358" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I358" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J358" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="359">
+      <x:c r="A359" t="inlineStr">
+        <x:is>
+          <x:t>07/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B359" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C359" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D359" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E359" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F359" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G359" t="inlineStr">
+        <x:is>
+          <x:t>87.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H359" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I359" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J359" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="360">
+      <x:c r="A360" t="inlineStr">
+        <x:is>
+          <x:t>07/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B360" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C360" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D360" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E360" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F360" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G360" t="inlineStr">
+        <x:is>
+          <x:t>85.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H360" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I360" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J360" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="361">
+      <x:c r="A361" t="inlineStr">
+        <x:is>
+          <x:t>07/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B361" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C361" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D361" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E361" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F361" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G361" t="inlineStr">
+        <x:is>
+          <x:t>77</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H361" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I361" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J361" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="362">
+      <x:c r="A362" t="inlineStr">
+        <x:is>
+          <x:t>07/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B362" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C362" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D362" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E362" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F362" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G362" t="inlineStr">
+        <x:is>
+          <x:t>71.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H362" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I362" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J362" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="363">
+      <x:c r="A363" t="inlineStr">
+        <x:is>
+          <x:t>08/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B363" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C363" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D363" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E363" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F363" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G363" t="inlineStr">
+        <x:is>
+          <x:t>78.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H363" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I363" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J363" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="364">
+      <x:c r="A364" t="inlineStr">
+        <x:is>
+          <x:t>08/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B364" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C364" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D364" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E364" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F364" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G364" t="inlineStr">
+        <x:is>
+          <x:t>78.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H364" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I364" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J364" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="365">
+      <x:c r="A365" t="inlineStr">
+        <x:is>
+          <x:t>08/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B365" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C365" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D365" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E365" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F365" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G365" t="inlineStr">
+        <x:is>
+          <x:t>78</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H365" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I365" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J365" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="366">
+      <x:c r="A366" t="inlineStr">
+        <x:is>
+          <x:t>08/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B366" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C366" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D366" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E366" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F366" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G366" t="inlineStr">
+        <x:is>
+          <x:t>77.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H366" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I366" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J366" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="367">
+      <x:c r="A367" t="inlineStr">
+        <x:is>
+          <x:t>08/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B367" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C367" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D367" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E367" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F367" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G367" t="inlineStr">
+        <x:is>
+          <x:t>74.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H367" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I367" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J367" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="368">
+      <x:c r="A368" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B368" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C368" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D368" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E368" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F368" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G368" t="inlineStr">
+        <x:is>
+          <x:t>74.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H368" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I368" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J368" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="369">
+      <x:c r="A369" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B369" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C369" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D369" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E369" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F369" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G369" t="inlineStr">
+        <x:is>
+          <x:t>73.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H369" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I369" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J369" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="370">
+      <x:c r="A370" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B370" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C370" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D370" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E370" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F370" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G370" t="inlineStr">
+        <x:is>
+          <x:t>72.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H370" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I370" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J370" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="371">
+      <x:c r="A371" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B371" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C371" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D371" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E371" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G371" t="inlineStr">
+        <x:is>
+          <x:t>72.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I371" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="372">
+      <x:c r="A372" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B372" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C372" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D372" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E372" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F372" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G372" t="inlineStr">
+        <x:is>
+          <x:t>72.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H372" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I372" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J372" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="373">
+      <x:c r="A373" t="inlineStr">
+        <x:is>
+          <x:t>09/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B373" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C373" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D373" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E373" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F373" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G373" t="inlineStr">
+        <x:is>
+          <x:t>64.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H373" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I373" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J373" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="374">
+      <x:c r="A374" t="inlineStr">
+        <x:is>
+          <x:t>09/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B374" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C374" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D374" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E374" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F374" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G374" t="inlineStr">
+        <x:is>
+          <x:t>64.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H374" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I374" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J374" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="375">
+      <x:c r="A375" t="inlineStr">
+        <x:is>
+          <x:t>09/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B375" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C375" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D375" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E375" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F375" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G375" t="inlineStr">
+        <x:is>
+          <x:t>64.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H375" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I375" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J375" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="376">
+      <x:c r="A376" t="inlineStr">
+        <x:is>
+          <x:t>09/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B376" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C376" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D376" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E376" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F376" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G376" t="inlineStr">
+        <x:is>
+          <x:t>62.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H376" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I376" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J376" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="377">
+      <x:c r="A377" t="inlineStr">
+        <x:is>
+          <x:t>09/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B377" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C377" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D377" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E377" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F377" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G377" t="inlineStr">
+        <x:is>
+          <x:t>62.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H377" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I377" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J377" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="378">
+      <x:c r="A378" t="inlineStr">
+        <x:is>
+          <x:t>10/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B378" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C378" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D378" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E378" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F378" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G378" t="inlineStr">
+        <x:is>
+          <x:t>65.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H378" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I378" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J378" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="379">
+      <x:c r="A379" t="inlineStr">
+        <x:is>
+          <x:t>10/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B379" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C379" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D379" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E379" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F379" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G379" t="inlineStr">
+        <x:is>
+          <x:t>65.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H379" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I379" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J379" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="380">
+      <x:c r="A380" t="inlineStr">
+        <x:is>
+          <x:t>10/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B380" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C380" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D380" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E380" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F380" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G380" t="inlineStr">
+        <x:is>
+          <x:t>64.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H380" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I380" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J380" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="381">
+      <x:c r="A381" t="inlineStr">
+        <x:is>
+          <x:t>10/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B381" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C381" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D381" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E381" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F381" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G381" t="inlineStr">
+        <x:is>
+          <x:t>64.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H381" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I381" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J381" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="382">
+      <x:c r="A382" t="inlineStr">
+        <x:is>
+          <x:t>10/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B382" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C382" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D382" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E382" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F382" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G382" t="inlineStr">
+        <x:is>
+          <x:t>64.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H382" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I382" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J382" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>