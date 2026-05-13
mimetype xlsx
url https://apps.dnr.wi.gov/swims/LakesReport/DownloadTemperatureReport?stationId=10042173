--- v1 (2026-02-21)
+++ v2 (2026-05-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cfbe544f8be4970" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7e97b42f05c4969" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R42bbb2f907534790"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd02fa59e87694bb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R42bbb2f907534790" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd02fa59e87694bb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>