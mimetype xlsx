--- v2 (2026-05-13)
+++ v3 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7e97b42f05c4969" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8331ac5b244246ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd02fa59e87694bb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rea52d671bbda4fe5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd02fa59e87694bb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rea52d671bbda4fe5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -2135,28 +2135,1068 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G41" t="inlineStr">
         <x:is>
           <x:t>61.1</x:t>
         </x:is>
       </x:c>
       <x:c r="H41" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I41" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J41" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="42">
+      <x:c r="A42" t="inlineStr">
+        <x:is>
+          <x:t>05/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B42" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C42" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D42" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E42" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F42" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G42" t="inlineStr">
+        <x:is>
+          <x:t>52.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H42" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I42" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J42" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="43">
+      <x:c r="A43" t="inlineStr">
+        <x:is>
+          <x:t>05/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B43" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C43" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D43" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E43" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F43" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G43" t="inlineStr">
+        <x:is>
+          <x:t>51.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H43" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I43" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J43" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="44">
+      <x:c r="A44" t="inlineStr">
+        <x:is>
+          <x:t>05/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B44" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C44" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D44" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E44" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F44" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G44" t="inlineStr">
+        <x:is>
+          <x:t>51.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H44" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I44" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J44" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="45">
+      <x:c r="A45" t="inlineStr">
+        <x:is>
+          <x:t>05/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B45" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C45" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D45" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E45" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F45" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G45" t="inlineStr">
+        <x:is>
+          <x:t>50.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H45" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I45" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J45" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="46">
+      <x:c r="A46" t="inlineStr">
+        <x:is>
+          <x:t>05/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B46" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C46" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D46" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E46" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F46" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G46" t="inlineStr">
+        <x:is>
+          <x:t>50.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H46" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I46" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J46" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="47">
+      <x:c r="A47" t="inlineStr">
+        <x:is>
+          <x:t>05/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B47" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C47" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D47" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E47" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F47" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G47" t="inlineStr">
+        <x:is>
+          <x:t>50.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H47" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I47" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J47" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="48">
+      <x:c r="A48" t="inlineStr">
+        <x:is>
+          <x:t>05/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B48" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C48" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D48" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E48" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F48" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G48" t="inlineStr">
+        <x:is>
+          <x:t>50.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H48" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I48" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J48" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="49">
+      <x:c r="A49" t="inlineStr">
+        <x:is>
+          <x:t>05/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B49" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C49" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D49" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E49" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F49" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G49" t="inlineStr">
+        <x:is>
+          <x:t>50.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H49" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I49" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J49" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="50">
+      <x:c r="A50" t="inlineStr">
+        <x:is>
+          <x:t>05/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B50" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C50" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D50" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E50" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F50" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G50" t="inlineStr">
+        <x:is>
+          <x:t>50.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H50" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I50" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J50" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="51">
+      <x:c r="A51" t="inlineStr">
+        <x:is>
+          <x:t>05/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B51" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C51" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D51" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E51" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F51" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G51" t="inlineStr">
+        <x:is>
+          <x:t>50.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H51" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I51" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J51" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="52">
+      <x:c r="A52" t="inlineStr">
+        <x:is>
+          <x:t>07/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B52" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C52" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D52" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E52" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F52" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G52" t="inlineStr">
+        <x:is>
+          <x:t>79.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H52" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I52" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J52" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="53">
+      <x:c r="A53" t="inlineStr">
+        <x:is>
+          <x:t>07/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B53" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C53" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D53" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E53" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F53" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G53" t="inlineStr">
+        <x:is>
+          <x:t>79</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H53" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I53" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J53" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="54">
+      <x:c r="A54" t="inlineStr">
+        <x:is>
+          <x:t>07/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B54" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C54" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D54" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E54" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F54" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G54" t="inlineStr">
+        <x:is>
+          <x:t>78.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H54" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I54" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J54" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="55">
+      <x:c r="A55" t="inlineStr">
+        <x:is>
+          <x:t>07/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B55" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C55" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D55" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E55" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F55" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G55" t="inlineStr">
+        <x:is>
+          <x:t>78.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H55" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I55" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J55" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="56">
+      <x:c r="A56" t="inlineStr">
+        <x:is>
+          <x:t>07/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B56" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C56" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D56" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E56" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F56" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G56" t="inlineStr">
+        <x:is>
+          <x:t>78.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H56" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I56" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J56" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="57">
+      <x:c r="A57" t="inlineStr">
+        <x:is>
+          <x:t>07/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B57" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C57" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D57" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E57" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F57" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G57" t="inlineStr">
+        <x:is>
+          <x:t>78.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H57" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I57" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J57" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="58">
+      <x:c r="A58" t="inlineStr">
+        <x:is>
+          <x:t>07/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B58" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C58" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D58" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E58" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F58" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G58" t="inlineStr">
+        <x:is>
+          <x:t>78.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H58" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I58" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J58" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="59">
+      <x:c r="A59" t="inlineStr">
+        <x:is>
+          <x:t>07/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B59" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C59" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D59" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E59" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F59" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G59" t="inlineStr">
+        <x:is>
+          <x:t>75.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H59" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I59" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J59" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="60">
+      <x:c r="A60" t="inlineStr">
+        <x:is>
+          <x:t>07/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B60" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C60" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D60" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E60" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F60" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G60" t="inlineStr">
+        <x:is>
+          <x:t>71.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H60" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I60" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J60" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="61">
+      <x:c r="A61" t="inlineStr">
+        <x:is>
+          <x:t>07/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B61" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C61" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D61" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E61" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F61" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G61" t="inlineStr">
+        <x:is>
+          <x:t>66.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H61" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I61" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J61" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>