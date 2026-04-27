--- v2 (2026-03-03)
+++ v3 (2026-04-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3ed17ffe38647a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc54b3e20327e4289" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbf7e2f1c76c84ad8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc8fcee7a4e104621"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbf7e2f1c76c84ad8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc8fcee7a4e104621" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>