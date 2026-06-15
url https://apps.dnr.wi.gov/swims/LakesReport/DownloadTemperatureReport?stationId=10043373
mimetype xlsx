--- v3 (2026-04-27)
+++ v4 (2026-06-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc54b3e20327e4289" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f8286531035446d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc8fcee7a4e104621"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R339d98683f6343a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc8fcee7a4e104621" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R339d98683f6343a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -43423,28 +43423,340 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G835" t="inlineStr">
         <x:is>
           <x:t>48.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H835" t="inlineStr">
         <x:is>
           <x:t>.5</x:t>
         </x:is>
       </x:c>
       <x:c r="I835" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J835" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="836">
+      <x:c r="A836" t="inlineStr">
+        <x:is>
+          <x:t>05/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B836" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C836" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D836" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E836" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F836" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G836" t="inlineStr">
+        <x:is>
+          <x:t>64.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H836" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I836" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J836" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="837">
+      <x:c r="A837" t="inlineStr">
+        <x:is>
+          <x:t>05/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B837" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C837" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D837" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E837" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F837" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G837" t="inlineStr">
+        <x:is>
+          <x:t>63.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H837" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I837" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J837" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="838">
+      <x:c r="A838" t="inlineStr">
+        <x:is>
+          <x:t>05/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B838" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C838" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D838" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E838" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F838" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G838" t="inlineStr">
+        <x:is>
+          <x:t>59.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H838" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I838" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J838" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="839">
+      <x:c r="A839" t="inlineStr">
+        <x:is>
+          <x:t>05/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B839" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C839" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D839" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E839" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F839" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G839" t="inlineStr">
+        <x:is>
+          <x:t>55.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H839" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I839" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J839" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="840">
+      <x:c r="A840" t="inlineStr">
+        <x:is>
+          <x:t>05/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B840" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C840" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D840" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E840" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F840" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G840" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H840" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I840" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J840" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="841">
+      <x:c r="A841" t="inlineStr">
+        <x:is>
+          <x:t>05/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B841" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C841" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D841" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E841" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F841" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G841" t="inlineStr">
+        <x:is>
+          <x:t>51.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H841" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I841" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J841" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>