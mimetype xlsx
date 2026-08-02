--- v4 (2026-06-15)
+++ v5 (2026-08-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f8286531035446d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R326e9ce7a7a84c36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R339d98683f6343a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdefd6896b4ba4585"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R339d98683f6343a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdefd6896b4ba4585" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -43735,28 +43735,912 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G841" t="inlineStr">
         <x:is>
           <x:t>51.2</x:t>
         </x:is>
       </x:c>
       <x:c r="H841" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I841" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J841" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="842">
+      <x:c r="A842" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B842" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C842" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D842" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E842" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F842" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G842" t="inlineStr">
+        <x:is>
+          <x:t>67.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H842" t="inlineStr">
+        <x:is>
+          <x:t>9.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I842" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J842" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="843">
+      <x:c r="A843" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B843" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C843" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D843" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E843" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F843" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G843" t="inlineStr">
+        <x:is>
+          <x:t>67.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H843" t="inlineStr">
+        <x:is>
+          <x:t>9.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I843" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J843" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="844">
+      <x:c r="A844" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B844" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C844" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D844" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E844" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F844" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G844" t="inlineStr">
+        <x:is>
+          <x:t>67.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H844" t="inlineStr">
+        <x:is>
+          <x:t>9.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I844" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J844" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="845">
+      <x:c r="A845" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B845" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C845" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D845" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E845" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F845" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G845" t="inlineStr">
+        <x:is>
+          <x:t>64.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H845" t="inlineStr">
+        <x:is>
+          <x:t>8.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I845" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J845" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="846">
+      <x:c r="A846" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B846" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C846" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D846" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E846" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F846" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G846" t="inlineStr">
+        <x:is>
+          <x:t>58</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H846" t="inlineStr">
+        <x:is>
+          <x:t>9.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I846" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J846" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="847">
+      <x:c r="A847" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B847" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C847" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D847" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E847" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F847" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G847" t="inlineStr">
+        <x:is>
+          <x:t>51.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H847" t="inlineStr">
+        <x:is>
+          <x:t>5.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I847" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J847" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="848">
+      <x:c r="A848" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B848" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C848" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D848" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E848" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F848" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G848" t="inlineStr">
+        <x:is>
+          <x:t>49.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H848" t="inlineStr">
+        <x:is>
+          <x:t>1.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I848" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J848" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="849">
+      <x:c r="A849" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B849" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C849" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D849" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E849" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F849" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G849" t="inlineStr">
+        <x:is>
+          <x:t>48.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H849" t="inlineStr">
+        <x:is>
+          <x:t>.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I849" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J849" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="850">
+      <x:c r="A850" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B850" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C850" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D850" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E850" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F850" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G850" t="inlineStr">
+        <x:is>
+          <x:t>74.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H850" t="inlineStr">
+        <x:is>
+          <x:t>7.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I850" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J850" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="851">
+      <x:c r="A851" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B851" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C851" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D851" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E851" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F851" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G851" t="inlineStr">
+        <x:is>
+          <x:t>74.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H851" t="inlineStr">
+        <x:is>
+          <x:t>7.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I851" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J851" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="852">
+      <x:c r="A852" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B852" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C852" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D852" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E852" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F852" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G852" t="inlineStr">
+        <x:is>
+          <x:t>74</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H852" t="inlineStr">
+        <x:is>
+          <x:t>6.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I852" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J852" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="853">
+      <x:c r="A853" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B853" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C853" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D853" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E853" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F853" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G853" t="inlineStr">
+        <x:is>
+          <x:t>69.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H853" t="inlineStr">
+        <x:is>
+          <x:t>9.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I853" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J853" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="854">
+      <x:c r="A854" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B854" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C854" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D854" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E854" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F854" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G854" t="inlineStr">
+        <x:is>
+          <x:t>56.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H854" t="inlineStr">
+        <x:is>
+          <x:t>2.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I854" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J854" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="855">
+      <x:c r="A855" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B855" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C855" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D855" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E855" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F855" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G855" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H855" t="inlineStr">
+        <x:is>
+          <x:t>1.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I855" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J855" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="856">
+      <x:c r="A856" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B856" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C856" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D856" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E856" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F856" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G856" t="inlineStr">
+        <x:is>
+          <x:t>48.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H856" t="inlineStr">
+        <x:is>
+          <x:t>.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I856" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J856" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="857">
+      <x:c r="A857" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B857" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C857" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D857" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E857" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F857" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G857" t="inlineStr">
+        <x:is>
+          <x:t>47.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H857" t="inlineStr">
+        <x:is>
+          <x:t>.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I857" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J857" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="858">
+      <x:c r="A858" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B858" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C858" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D858" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E858" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F858" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G858" t="inlineStr">
+        <x:is>
+          <x:t>47.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H858" t="inlineStr">
+        <x:is>
+          <x:t>.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I858" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J858" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>