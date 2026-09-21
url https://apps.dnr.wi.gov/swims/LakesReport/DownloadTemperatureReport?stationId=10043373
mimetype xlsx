--- v5 (2026-08-02)
+++ v6 (2026-09-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R326e9ce7a7a84c36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a3665ba7295413d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdefd6896b4ba4585"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb68ad9c860f54515"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdefd6896b4ba4585" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb68ad9c860f54515" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -44619,28 +44619,496 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G858" t="inlineStr">
         <x:is>
           <x:t>47.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H858" t="inlineStr">
         <x:is>
           <x:t>.5</x:t>
         </x:is>
       </x:c>
       <x:c r="I858" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J858" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="859">
+      <x:c r="A859" t="inlineStr">
+        <x:is>
+          <x:t>08/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B859" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C859" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D859" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E859" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F859" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G859" t="inlineStr">
+        <x:is>
+          <x:t>74.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H859" t="inlineStr">
+        <x:is>
+          <x:t>7.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I859" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J859" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="860">
+      <x:c r="A860" t="inlineStr">
+        <x:is>
+          <x:t>08/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B860" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C860" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D860" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E860" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F860" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G860" t="inlineStr">
+        <x:is>
+          <x:t>74.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H860" t="inlineStr">
+        <x:is>
+          <x:t>7.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I860" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J860" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="861">
+      <x:c r="A861" t="inlineStr">
+        <x:is>
+          <x:t>08/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B861" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C861" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D861" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E861" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F861" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G861" t="inlineStr">
+        <x:is>
+          <x:t>74.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H861" t="inlineStr">
+        <x:is>
+          <x:t>7.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I861" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J861" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="862">
+      <x:c r="A862" t="inlineStr">
+        <x:is>
+          <x:t>08/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B862" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C862" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D862" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E862" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F862" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G862" t="inlineStr">
+        <x:is>
+          <x:t>71.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H862" t="inlineStr">
+        <x:is>
+          <x:t>10.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I862" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J862" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="863">
+      <x:c r="A863" t="inlineStr">
+        <x:is>
+          <x:t>08/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B863" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C863" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D863" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E863" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F863" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G863" t="inlineStr">
+        <x:is>
+          <x:t>60.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H863" t="inlineStr">
+        <x:is>
+          <x:t>1.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I863" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J863" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="864">
+      <x:c r="A864" t="inlineStr">
+        <x:is>
+          <x:t>08/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B864" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C864" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D864" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E864" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F864" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G864" t="inlineStr">
+        <x:is>
+          <x:t>54.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H864" t="inlineStr">
+        <x:is>
+          <x:t>.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I864" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J864" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="865">
+      <x:c r="A865" t="inlineStr">
+        <x:is>
+          <x:t>08/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B865" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C865" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D865" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E865" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F865" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G865" t="inlineStr">
+        <x:is>
+          <x:t>50.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H865" t="inlineStr">
+        <x:is>
+          <x:t>.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I865" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J865" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="866">
+      <x:c r="A866" t="inlineStr">
+        <x:is>
+          <x:t>08/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B866" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C866" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D866" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E866" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F866" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G866" t="inlineStr">
+        <x:is>
+          <x:t>48.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H866" t="inlineStr">
+        <x:is>
+          <x:t>.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I866" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J866" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="867">
+      <x:c r="A867" t="inlineStr">
+        <x:is>
+          <x:t>08/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B867" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C867" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D867" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E867" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F867" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G867" t="inlineStr">
+        <x:is>
+          <x:t>47.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H867" t="inlineStr">
+        <x:is>
+          <x:t>.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I867" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J867" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>