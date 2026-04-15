--- v1 (2026-02-24)
+++ v2 (2026-04-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa01f69a68a24d04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff90fc56c68048be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R94562d0ce4c0402d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8846083cc6054254"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R94562d0ce4c0402d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8846083cc6054254" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>