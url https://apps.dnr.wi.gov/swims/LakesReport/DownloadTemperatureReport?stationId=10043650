--- v2 (2026-04-15)
+++ v3 (2026-04-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff90fc56c68048be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2676545c7574440c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8846083cc6054254"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbd61070fe5e447c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8846083cc6054254" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbd61070fe5e447c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>