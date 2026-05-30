--- v3 (2026-04-15)
+++ v4 (2026-05-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2676545c7574440c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R276d2c8d7dc54025" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbd61070fe5e447c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd2da586dbfc2400a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbd61070fe5e447c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd2da586dbfc2400a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>