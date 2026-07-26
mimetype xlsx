--- v4 (2026-05-30)
+++ v5 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R276d2c8d7dc54025" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd221489047724e8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd2da586dbfc2400a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5a8b84ac668244ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd2da586dbfc2400a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5a8b84ac668244ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -13055,28 +13055,496 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G251" t="inlineStr">
         <x:is>
           <x:t>65.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H251" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I251" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J251" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="252">
+      <x:c r="A252" t="inlineStr">
+        <x:is>
+          <x:t>06/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B252" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C252" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D252" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E252" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F252" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G252" t="inlineStr">
+        <x:is>
+          <x:t>73.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H252" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I252" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J252" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="253">
+      <x:c r="A253" t="inlineStr">
+        <x:is>
+          <x:t>06/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B253" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C253" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D253" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E253" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F253" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G253" t="inlineStr">
+        <x:is>
+          <x:t>70.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H253" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I253" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J253" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="254">
+      <x:c r="A254" t="inlineStr">
+        <x:is>
+          <x:t>06/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B254" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C254" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D254" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E254" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F254" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G254" t="inlineStr">
+        <x:is>
+          <x:t>67.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H254" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I254" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J254" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="255">
+      <x:c r="A255" t="inlineStr">
+        <x:is>
+          <x:t>06/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B255" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C255" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D255" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E255" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F255" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G255" t="inlineStr">
+        <x:is>
+          <x:t>61.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H255" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I255" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J255" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="256">
+      <x:c r="A256" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B256" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C256" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D256" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E256" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F256" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G256" t="inlineStr">
+        <x:is>
+          <x:t>75.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H256" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I256" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J256" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="257">
+      <x:c r="A257" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B257" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C257" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D257" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E257" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F257" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G257" t="inlineStr">
+        <x:is>
+          <x:t>72.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H257" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I257" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J257" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="258">
+      <x:c r="A258" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B258" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C258" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D258" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E258" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F258" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G258" t="inlineStr">
+        <x:is>
+          <x:t>71</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H258" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I258" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J258" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="259">
+      <x:c r="A259" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B259" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C259" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D259" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E259" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F259" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G259" t="inlineStr">
+        <x:is>
+          <x:t>67.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H259" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I259" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J259" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="260">
+      <x:c r="A260" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B260" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C260" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D260" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E260" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F260" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G260" t="inlineStr">
+        <x:is>
+          <x:t>64.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H260" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I260" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J260" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>