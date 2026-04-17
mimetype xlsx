--- v1 (2026-02-13)
+++ v2 (2026-04-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17ea74181b18401a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R687ba82b385344c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2c9b381663e44f16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re9d4d006afa84b42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2c9b381663e44f16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re9d4d006afa84b42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>