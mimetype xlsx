--- v2 (2026-04-17)
+++ v3 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R687ba82b385344c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf256adb0b64f4ad3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re9d4d006afa84b42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R09e3edcedf6049b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re9d4d006afa84b42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R09e3edcedf6049b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -1719,28 +1719,132 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G33" t="inlineStr">
         <x:is>
           <x:t>45.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H33" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I33" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J33" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="34">
+      <x:c r="A34" t="inlineStr">
+        <x:is>
+          <x:t>06/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B34" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C34" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D34" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E34" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F34" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G34" t="inlineStr">
+        <x:is>
+          <x:t>44.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H34" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I34" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J34" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="35">
+      <x:c r="A35" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B35" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C35" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D35" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E35" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F35" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G35" t="inlineStr">
+        <x:is>
+          <x:t>43.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H35" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I35" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J35" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>