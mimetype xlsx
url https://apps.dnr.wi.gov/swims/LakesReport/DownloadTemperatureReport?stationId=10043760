--- v2 (2026-02-13)
+++ v3 (2026-04-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R440b2549947c4c18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c12660460804e71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd0e26b6c719d4b51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf92411a116d34b55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd0e26b6c719d4b51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf92411a116d34b55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>