--- v3 (2026-04-13)
+++ v4 (2026-06-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c12660460804e71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3714b320a254d4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf92411a116d34b55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R33510b08de5a4439"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf92411a116d34b55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R33510b08de5a4439" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>