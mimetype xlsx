--- v4 (2026-06-02)
+++ v5 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3714b320a254d4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7aab5debee634d14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R33510b08de5a4439"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfee01949e6854b50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R33510b08de5a4439" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfee01949e6854b50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -2083,28 +2083,132 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G40" t="inlineStr">
         <x:is>
           <x:t>43.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H40" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I40" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J40" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="41">
+      <x:c r="A41" t="inlineStr">
+        <x:is>
+          <x:t>06/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B41" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C41" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D41" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E41" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F41" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G41" t="inlineStr">
+        <x:is>
+          <x:t>42.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H41" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I41" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J41" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="42">
+      <x:c r="A42" t="inlineStr">
+        <x:is>
+          <x:t>07/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B42" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C42" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D42" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E42" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F42" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G42" t="inlineStr">
+        <x:is>
+          <x:t>42</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H42" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I42" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J42" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>