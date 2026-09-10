--- v5 (2026-07-26)
+++ v6 (2026-09-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7aab5debee634d14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra549f95a6e6247a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfee01949e6854b50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re1e62c4785f14d3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfee01949e6854b50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re1e62c4785f14d3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -2187,28 +2187,80 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G42" t="inlineStr">
         <x:is>
           <x:t>42</x:t>
         </x:is>
       </x:c>
       <x:c r="H42" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I42" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J42" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="43">
+      <x:c r="A43" t="inlineStr">
+        <x:is>
+          <x:t>08/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B43" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C43" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D43" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E43" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F43" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G43" t="inlineStr">
+        <x:is>
+          <x:t>42.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H43" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I43" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J43" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>