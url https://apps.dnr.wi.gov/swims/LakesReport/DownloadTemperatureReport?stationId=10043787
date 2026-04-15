--- v1 (2026-02-24)
+++ v2 (2026-04-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92ef1c1fe8b64bad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R083c0950d023425e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9a9ad275af7241e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rccbc7c4b70784159"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9a9ad275af7241e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rccbc7c4b70784159" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>