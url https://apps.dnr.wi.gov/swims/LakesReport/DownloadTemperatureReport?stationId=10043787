--- v2 (2026-04-15)
+++ v3 (2026-05-31)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R083c0950d023425e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c0a7795882740ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rccbc7c4b70784159"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6ad27ece01534b08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rccbc7c4b70784159" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6ad27ece01534b08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>