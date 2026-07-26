--- v3 (2026-05-31)
+++ v4 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c0a7795882740ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49cf88d32ec14515" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6ad27ece01534b08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc63494fbac8d454b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6ad27ece01534b08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc63494fbac8d454b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -1823,28 +1823,132 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G35" t="inlineStr">
         <x:is>
           <x:t>43.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H35" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I35" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J35" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="36">
+      <x:c r="A36" t="inlineStr">
+        <x:is>
+          <x:t>06/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B36" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C36" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D36" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E36" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F36" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G36" t="inlineStr">
+        <x:is>
+          <x:t>44.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H36" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I36" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J36" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="37">
+      <x:c r="A37" t="inlineStr">
+        <x:is>
+          <x:t>07/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B37" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C37" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D37" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E37" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F37" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G37" t="inlineStr">
+        <x:is>
+          <x:t>54.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H37" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I37" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J37" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>