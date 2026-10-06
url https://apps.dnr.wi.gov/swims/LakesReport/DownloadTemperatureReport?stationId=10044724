--- v6 (2026-08-19)
+++ v7 (2026-10-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce3f853dd9a54fce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95354ea3ebed460e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Raf8fd5d83a434a22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R66d8292c3cf5466a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raf8fd5d83a434a22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R66d8292c3cf5466a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -47063,28 +47063,2732 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G905" t="inlineStr">
         <x:is>
           <x:t>13.9444444444444</x:t>
         </x:is>
       </x:c>
       <x:c r="H905" t="inlineStr">
         <x:is>
           <x:t>0.21</x:t>
         </x:is>
       </x:c>
       <x:c r="I905" t="inlineStr">
         <x:is>
           <x:t>Degrees C</x:t>
         </x:is>
       </x:c>
       <x:c r="J905" t="inlineStr">
         <x:is>
           <x:t>mg/l</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="906">
+      <x:c r="A906" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B906" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C906" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D906" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E906" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F906" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G906" t="inlineStr">
+        <x:is>
+          <x:t>19.2777777777778</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H906" t="inlineStr">
+        <x:is>
+          <x:t>9.35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I906" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J906" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="907">
+      <x:c r="A907" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B907" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C907" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D907" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E907" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F907" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G907" t="inlineStr">
+        <x:is>
+          <x:t>17.1666666666667</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H907" t="inlineStr">
+        <x:is>
+          <x:t>9.59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I907" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J907" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="908">
+      <x:c r="A908" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B908" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C908" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D908" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E908" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F908" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G908" t="inlineStr">
+        <x:is>
+          <x:t>16.3333333333333</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H908" t="inlineStr">
+        <x:is>
+          <x:t>8.51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I908" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J908" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="909">
+      <x:c r="A909" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B909" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C909" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D909" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E909" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F909" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G909" t="inlineStr">
+        <x:is>
+          <x:t>13.4444444444444</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H909" t="inlineStr">
+        <x:is>
+          <x:t>6.73</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I909" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J909" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="910">
+      <x:c r="A910" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B910" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C910" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D910" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E910" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F910" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G910" t="inlineStr">
+        <x:is>
+          <x:t>12.1111111111111</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H910" t="inlineStr">
+        <x:is>
+          <x:t>5.73</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I910" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J910" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="911">
+      <x:c r="A911" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B911" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C911" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D911" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E911" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F911" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G911" t="inlineStr">
+        <x:is>
+          <x:t>11.2222222222222</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H911" t="inlineStr">
+        <x:is>
+          <x:t>2.02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I911" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J911" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="912">
+      <x:c r="A912" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B912" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C912" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D912" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E912" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F912" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G912" t="inlineStr">
+        <x:is>
+          <x:t>24.1666666666667</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H912" t="inlineStr">
+        <x:is>
+          <x:t>8.69</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I912" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J912" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="913">
+      <x:c r="A913" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B913" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C913" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D913" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E913" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F913" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G913" t="inlineStr">
+        <x:is>
+          <x:t>21.9444444444444</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H913" t="inlineStr">
+        <x:is>
+          <x:t>8.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I913" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J913" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="914">
+      <x:c r="A914" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B914" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C914" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D914" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E914" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F914" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G914" t="inlineStr">
+        <x:is>
+          <x:t>19.1111111111111</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H914" t="inlineStr">
+        <x:is>
+          <x:t>8.0399999999999991</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I914" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J914" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="915">
+      <x:c r="A915" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B915" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C915" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D915" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E915" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F915" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G915" t="inlineStr">
+        <x:is>
+          <x:t>18.1111111111111</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H915" t="inlineStr">
+        <x:is>
+          <x:t>6.77</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I915" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J915" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="916">
+      <x:c r="A916" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B916" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C916" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D916" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E916" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F916" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G916" t="inlineStr">
+        <x:is>
+          <x:t>16.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H916" t="inlineStr">
+        <x:is>
+          <x:t>5.36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I916" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J916" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="917">
+      <x:c r="A917" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B917" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C917" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D917" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E917" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F917" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G917" t="inlineStr">
+        <x:is>
+          <x:t>15.8888888888889</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H917" t="inlineStr">
+        <x:is>
+          <x:t>4.92</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I917" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J917" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="918">
+      <x:c r="A918" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B918" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C918" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D918" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E918" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F918" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G918" t="inlineStr">
+        <x:is>
+          <x:t>15.1666666666667</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H918" t="inlineStr">
+        <x:is>
+          <x:t>4.24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I918" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J918" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="919">
+      <x:c r="A919" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B919" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C919" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D919" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E919" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F919" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G919" t="inlineStr">
+        <x:is>
+          <x:t>14.7222222222222</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H919" t="inlineStr">
+        <x:is>
+          <x:t>4.04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I919" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J919" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="920">
+      <x:c r="A920" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B920" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C920" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D920" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E920" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F920" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G920" t="inlineStr">
+        <x:is>
+          <x:t>14.4444444444444</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H920" t="inlineStr">
+        <x:is>
+          <x:t>3.78</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I920" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J920" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="921">
+      <x:c r="A921" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B921" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C921" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D921" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E921" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F921" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G921" t="inlineStr">
+        <x:is>
+          <x:t>14.3333333333333</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H921" t="inlineStr">
+        <x:is>
+          <x:t>3.78</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I921" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J921" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="922">
+      <x:c r="A922" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B922" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C922" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D922" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E922" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F922" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G922" t="inlineStr">
+        <x:is>
+          <x:t>14.1111111111111</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H922" t="inlineStr">
+        <x:is>
+          <x:t>3.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I922" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J922" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="923">
+      <x:c r="A923" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B923" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C923" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D923" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E923" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F923" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G923" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H923" t="inlineStr">
+        <x:is>
+          <x:t>3.43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I923" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J923" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="924">
+      <x:c r="A924" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B924" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C924" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D924" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E924" t="inlineStr">
+        <x:is>
+          <x:t>32</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F924" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G924" t="inlineStr">
+        <x:is>
+          <x:t>13.7777777777778</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H924" t="inlineStr">
+        <x:is>
+          <x:t>3.24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I924" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J924" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="925">
+      <x:c r="A925" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B925" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C925" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D925" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E925" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F925" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G925" t="inlineStr">
+        <x:is>
+          <x:t>12.8888888888889</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H925" t="inlineStr">
+        <x:is>
+          <x:t>2.44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I925" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J925" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="926">
+      <x:c r="A926" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B926" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C926" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D926" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E926" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F926" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G926" t="inlineStr">
+        <x:is>
+          <x:t>11.9444444444444</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H926" t="inlineStr">
+        <x:is>
+          <x:t>0.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I926" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J926" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="927">
+      <x:c r="A927" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B927" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C927" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D927" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E927" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F927" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G927" t="inlineStr">
+        <x:is>
+          <x:t>23.8888888888889</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H927" t="inlineStr">
+        <x:is>
+          <x:t>8.57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I927" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J927" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="928">
+      <x:c r="A928" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B928" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C928" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D928" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E928" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F928" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G928" t="inlineStr">
+        <x:is>
+          <x:t>23.1666666666667</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H928" t="inlineStr">
+        <x:is>
+          <x:t>8.5500000000000007</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I928" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J928" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="929">
+      <x:c r="A929" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B929" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C929" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D929" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E929" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F929" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G929" t="inlineStr">
+        <x:is>
+          <x:t>22.1666666666667</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H929" t="inlineStr">
+        <x:is>
+          <x:t>7.56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I929" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J929" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="930">
+      <x:c r="A930" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B930" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C930" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D930" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E930" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F930" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G930" t="inlineStr">
+        <x:is>
+          <x:t>22.1666666666667</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H930" t="inlineStr">
+        <x:is>
+          <x:t>7.38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I930" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J930" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="931">
+      <x:c r="A931" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B931" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C931" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D931" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E931" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F931" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G931" t="inlineStr">
+        <x:is>
+          <x:t>21.9444444444444</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H931" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I931" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J931" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="932">
+      <x:c r="A932" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B932" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C932" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D932" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E932" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F932" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G932" t="inlineStr">
+        <x:is>
+          <x:t>21.8333333333333</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H932" t="inlineStr">
+        <x:is>
+          <x:t>6.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I932" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J932" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="933">
+      <x:c r="A933" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B933" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C933" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D933" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E933" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F933" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G933" t="inlineStr">
+        <x:is>
+          <x:t>21.6666666666667</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H933" t="inlineStr">
+        <x:is>
+          <x:t>6.45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I933" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J933" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="934">
+      <x:c r="A934" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B934" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C934" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D934" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E934" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F934" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G934" t="inlineStr">
+        <x:is>
+          <x:t>20.5555555555556</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H934" t="inlineStr">
+        <x:is>
+          <x:t>5.0999999999999996</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I934" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J934" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="935">
+      <x:c r="A935" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B935" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C935" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D935" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E935" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F935" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G935" t="inlineStr">
+        <x:is>
+          <x:t>19.4444444444444</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H935" t="inlineStr">
+        <x:is>
+          <x:t>3.68</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I935" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J935" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="936">
+      <x:c r="A936" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B936" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C936" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D936" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E936" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F936" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G936" t="inlineStr">
+        <x:is>
+          <x:t>18.4444444444444</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H936" t="inlineStr">
+        <x:is>
+          <x:t>2.95</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I936" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J936" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="937">
+      <x:c r="A937" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B937" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C937" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D937" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E937" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F937" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G937" t="inlineStr">
+        <x:is>
+          <x:t>17.3333333333333</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H937" t="inlineStr">
+        <x:is>
+          <x:t>1.96</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I937" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J937" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="938">
+      <x:c r="A938" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B938" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C938" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D938" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E938" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F938" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G938" t="inlineStr">
+        <x:is>
+          <x:t>16.8888888888889</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H938" t="inlineStr">
+        <x:is>
+          <x:t>1.68</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I938" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J938" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="939">
+      <x:c r="A939" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B939" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C939" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D939" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E939" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F939" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G939" t="inlineStr">
+        <x:is>
+          <x:t>15.2777777777778</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H939" t="inlineStr">
+        <x:is>
+          <x:t>1.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I939" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J939" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="940">
+      <x:c r="A940" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B940" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C940" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D940" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E940" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F940" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G940" t="inlineStr">
+        <x:is>
+          <x:t>13.7777777777778</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H940" t="inlineStr">
+        <x:is>
+          <x:t>0.17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I940" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J940" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="941">
+      <x:c r="A941" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B941" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C941" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D941" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E941" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F941" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G941" t="inlineStr">
+        <x:is>
+          <x:t>13.1666666666667</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H941" t="inlineStr">
+        <x:is>
+          <x:t>0.02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I941" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J941" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="942">
+      <x:c r="A942" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B942" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C942" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D942" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E942" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F942" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G942" t="inlineStr">
+        <x:is>
+          <x:t>12.8888888888889</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H942" t="inlineStr">
+        <x:is>
+          <x:t>0.01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I942" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J942" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="943">
+      <x:c r="A943" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B943" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C943" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D943" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E943" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F943" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G943" t="inlineStr">
+        <x:is>
+          <x:t>23.0555555555556</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H943" t="inlineStr">
+        <x:is>
+          <x:t>8.5500000000000007</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I943" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J943" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="944">
+      <x:c r="A944" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B944" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C944" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D944" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E944" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F944" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G944" t="inlineStr">
+        <x:is>
+          <x:t>22.8888888888889</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H944" t="inlineStr">
+        <x:is>
+          <x:t>8.2799999999999994</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I944" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J944" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="945">
+      <x:c r="A945" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B945" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C945" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D945" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E945" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F945" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G945" t="inlineStr">
+        <x:is>
+          <x:t>22.7222222222222</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H945" t="inlineStr">
+        <x:is>
+          <x:t>7.92</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I945" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J945" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="946">
+      <x:c r="A946" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B946" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C946" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D946" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E946" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F946" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G946" t="inlineStr">
+        <x:is>
+          <x:t>22.6111111111111</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H946" t="inlineStr">
+        <x:is>
+          <x:t>7.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I946" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J946" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="947">
+      <x:c r="A947" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B947" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C947" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D947" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E947" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F947" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G947" t="inlineStr">
+        <x:is>
+          <x:t>22.5555555555556</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H947" t="inlineStr">
+        <x:is>
+          <x:t>7.72</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I947" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J947" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="948">
+      <x:c r="A948" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B948" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C948" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D948" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E948" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F948" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G948" t="inlineStr">
+        <x:is>
+          <x:t>22.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H948" t="inlineStr">
+        <x:is>
+          <x:t>7.48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I948" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J948" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="949">
+      <x:c r="A949" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B949" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C949" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D949" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E949" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F949" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G949" t="inlineStr">
+        <x:is>
+          <x:t>22.4444444444444</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H949" t="inlineStr">
+        <x:is>
+          <x:t>7.36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I949" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J949" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="950">
+      <x:c r="A950" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B950" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C950" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D950" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E950" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F950" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G950" t="inlineStr">
+        <x:is>
+          <x:t>22.3888888888889</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H950" t="inlineStr">
+        <x:is>
+          <x:t>7.27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I950" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J950" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="951">
+      <x:c r="A951" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B951" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C951" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D951" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E951" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F951" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G951" t="inlineStr">
+        <x:is>
+          <x:t>22.3888888888889</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H951" t="inlineStr">
+        <x:is>
+          <x:t>7.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I951" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J951" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="952">
+      <x:c r="A952" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B952" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C952" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D952" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E952" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F952" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G952" t="inlineStr">
+        <x:is>
+          <x:t>22.2777777777778</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H952" t="inlineStr">
+        <x:is>
+          <x:t>6.72</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I952" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J952" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="953">
+      <x:c r="A953" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B953" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C953" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D953" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E953" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F953" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G953" t="inlineStr">
+        <x:is>
+          <x:t>21.1666666666667</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H953" t="inlineStr">
+        <x:is>
+          <x:t>1.84</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I953" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J953" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="954">
+      <x:c r="A954" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B954" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C954" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D954" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E954" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F954" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G954" t="inlineStr">
+        <x:is>
+          <x:t>19.8888888888889</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H954" t="inlineStr">
+        <x:is>
+          <x:t>0.33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I954" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J954" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="955">
+      <x:c r="A955" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B955" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C955" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D955" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E955" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F955" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G955" t="inlineStr">
+        <x:is>
+          <x:t>16.3888888888889</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H955" t="inlineStr">
+        <x:is>
+          <x:t>0.02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I955" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J955" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="956">
+      <x:c r="A956" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B956" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C956" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D956" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E956" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F956" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G956" t="inlineStr">
+        <x:is>
+          <x:t>13.9444444444444</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H956" t="inlineStr">
+        <x:is>
+          <x:t>0.01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I956" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J956" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="957">
+      <x:c r="A957" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B957" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C957" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D957" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E957" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F957" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G957" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H957" t="inlineStr">
+        <x:is>
+          <x:t>0.01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I957" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J957" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>