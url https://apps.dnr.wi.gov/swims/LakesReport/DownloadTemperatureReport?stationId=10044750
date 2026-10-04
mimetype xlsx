--- v6 (2026-08-09)
+++ v7 (2026-10-04)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51565c9a27d5402f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21335a45b8cd48f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R05a5d0c6a2a54e2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfd72effe6e5a4ebb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R05a5d0c6a2a54e2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfd72effe6e5a4ebb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -3799,28 +3799,1068 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G73" t="inlineStr">
         <x:is>
           <x:t>68.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H73" t="inlineStr">
         <x:is>
           <x:t>1.17</x:t>
         </x:is>
       </x:c>
       <x:c r="I73" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J73" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="74">
+      <x:c r="A74" t="inlineStr">
+        <x:is>
+          <x:t>02/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B74" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C74" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D74" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E74" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G74" t="inlineStr">
+        <x:is>
+          <x:t>35.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H74" t="inlineStr">
+        <x:is>
+          <x:t>10.68</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I74" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J74" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="75">
+      <x:c r="A75" t="inlineStr">
+        <x:is>
+          <x:t>02/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B75" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C75" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D75" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E75" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F75" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G75" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H75" t="inlineStr">
+        <x:is>
+          <x:t>8.91</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I75" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J75" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="76">
+      <x:c r="A76" t="inlineStr">
+        <x:is>
+          <x:t>02/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B76" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C76" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D76" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E76" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F76" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G76" t="inlineStr">
+        <x:is>
+          <x:t>39.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H76" t="inlineStr">
+        <x:is>
+          <x:t>3.68</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I76" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J76" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="77">
+      <x:c r="A77" t="inlineStr">
+        <x:is>
+          <x:t>02/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B77" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C77" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D77" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E77" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F77" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G77" t="inlineStr">
+        <x:is>
+          <x:t>39.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H77" t="inlineStr">
+        <x:is>
+          <x:t>2.44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I77" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J77" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="78">
+      <x:c r="A78" t="inlineStr">
+        <x:is>
+          <x:t>02/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B78" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C78" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D78" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E78" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G78" t="inlineStr">
+        <x:is>
+          <x:t>40.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H78" t="inlineStr">
+        <x:is>
+          <x:t>1.73</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I78" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J78" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="79">
+      <x:c r="A79" t="inlineStr">
+        <x:is>
+          <x:t>04/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B79" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C79" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D79" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E79" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F79" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G79" t="inlineStr">
+        <x:is>
+          <x:t>56.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H79" t="inlineStr">
+        <x:is>
+          <x:t>11.04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I79" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J79" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="80">
+      <x:c r="A80" t="inlineStr">
+        <x:is>
+          <x:t>04/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B80" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C80" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D80" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E80" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F80" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G80" t="inlineStr">
+        <x:is>
+          <x:t>56.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H80" t="inlineStr">
+        <x:is>
+          <x:t>11.17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I80" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J80" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="81">
+      <x:c r="A81" t="inlineStr">
+        <x:is>
+          <x:t>04/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B81" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C81" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D81" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E81" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F81" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G81" t="inlineStr">
+        <x:is>
+          <x:t>56.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H81" t="inlineStr">
+        <x:is>
+          <x:t>11.12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I81" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J81" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="82">
+      <x:c r="A82" t="inlineStr">
+        <x:is>
+          <x:t>04/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B82" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C82" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D82" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E82" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F82" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G82" t="inlineStr">
+        <x:is>
+          <x:t>56.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H82" t="inlineStr">
+        <x:is>
+          <x:t>11.02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I82" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J82" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="83">
+      <x:c r="A83" t="inlineStr">
+        <x:is>
+          <x:t>04/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B83" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C83" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D83" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E83" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F83" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G83" t="inlineStr">
+        <x:is>
+          <x:t>56.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H83" t="inlineStr">
+        <x:is>
+          <x:t>3.57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I83" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J83" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="84">
+      <x:c r="A84" t="inlineStr">
+        <x:is>
+          <x:t>05/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B84" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C84" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D84" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E84" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F84" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G84" t="inlineStr">
+        <x:is>
+          <x:t>60.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H84" t="inlineStr">
+        <x:is>
+          <x:t>9.03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I84" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J84" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="85">
+      <x:c r="A85" t="inlineStr">
+        <x:is>
+          <x:t>05/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B85" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C85" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D85" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E85" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G85" t="inlineStr">
+        <x:is>
+          <x:t>60.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H85" t="inlineStr">
+        <x:is>
+          <x:t>8.68</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I85" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J85" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="86">
+      <x:c r="A86" t="inlineStr">
+        <x:is>
+          <x:t>05/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B86" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C86" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D86" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E86" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G86" t="inlineStr">
+        <x:is>
+          <x:t>60.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H86" t="inlineStr">
+        <x:is>
+          <x:t>8.59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I86" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J86" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="87">
+      <x:c r="A87" t="inlineStr">
+        <x:is>
+          <x:t>05/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B87" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C87" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D87" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E87" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G87" t="inlineStr">
+        <x:is>
+          <x:t>60.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H87" t="inlineStr">
+        <x:is>
+          <x:t>8.48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I87" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J87" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="88">
+      <x:c r="A88" t="inlineStr">
+        <x:is>
+          <x:t>05/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B88" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C88" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D88" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E88" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G88" t="inlineStr">
+        <x:is>
+          <x:t>59.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H88" t="inlineStr">
+        <x:is>
+          <x:t>1.32</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I88" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J88" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="89">
+      <x:c r="A89" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B89" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C89" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D89" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E89" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G89" t="inlineStr">
+        <x:is>
+          <x:t>73.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H89" t="inlineStr">
+        <x:is>
+          <x:t>9.73</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I89" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J89" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="90">
+      <x:c r="A90" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B90" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C90" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D90" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E90" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G90" t="inlineStr">
+        <x:is>
+          <x:t>72.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H90" t="inlineStr">
+        <x:is>
+          <x:t>10.36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I90" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J90" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="91">
+      <x:c r="A91" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B91" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C91" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D91" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E91" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G91" t="inlineStr">
+        <x:is>
+          <x:t>72.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H91" t="inlineStr">
+        <x:is>
+          <x:t>10.44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I91" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J91" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="92">
+      <x:c r="A92" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B92" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C92" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D92" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E92" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F92" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G92" t="inlineStr">
+        <x:is>
+          <x:t>66.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H92" t="inlineStr">
+        <x:is>
+          <x:t>4.37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I92" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J92" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="93">
+      <x:c r="A93" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B93" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C93" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D93" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E93" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F93" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G93" t="inlineStr">
+        <x:is>
+          <x:t>65.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H93" t="inlineStr">
+        <x:is>
+          <x:t>1.08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I93" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J93" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>