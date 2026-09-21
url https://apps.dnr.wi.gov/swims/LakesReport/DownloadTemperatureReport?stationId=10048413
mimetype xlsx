--- v5 (2026-08-02)
+++ v6 (2026-09-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f70ecd8ccbb4b30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra96f1952226f493a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5add4f6852a44210"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8a5cca18bfdf47dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5add4f6852a44210" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8a5cca18bfdf47dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -26159,28 +26159,1172 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G503" t="inlineStr">
         <x:is>
           <x:t>46.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H503" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I503" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J503" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="504">
+      <x:c r="A504" t="inlineStr">
+        <x:is>
+          <x:t>08/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B504" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C504" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D504" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E504" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F504" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G504" t="inlineStr">
+        <x:is>
+          <x:t>77.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H504" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I504" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J504" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="505">
+      <x:c r="A505" t="inlineStr">
+        <x:is>
+          <x:t>08/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B505" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C505" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D505" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E505" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F505" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G505" t="inlineStr">
+        <x:is>
+          <x:t>76.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H505" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I505" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J505" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="506">
+      <x:c r="A506" t="inlineStr">
+        <x:is>
+          <x:t>08/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B506" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C506" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D506" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E506" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F506" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G506" t="inlineStr">
+        <x:is>
+          <x:t>76.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H506" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I506" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J506" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="507">
+      <x:c r="A507" t="inlineStr">
+        <x:is>
+          <x:t>08/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B507" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C507" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D507" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E507" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F507" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G507" t="inlineStr">
+        <x:is>
+          <x:t>75.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H507" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I507" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J507" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="508">
+      <x:c r="A508" t="inlineStr">
+        <x:is>
+          <x:t>08/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B508" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C508" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D508" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E508" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F508" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G508" t="inlineStr">
+        <x:is>
+          <x:t>75.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H508" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I508" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J508" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="509">
+      <x:c r="A509" t="inlineStr">
+        <x:is>
+          <x:t>08/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B509" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C509" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D509" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E509" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F509" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G509" t="inlineStr">
+        <x:is>
+          <x:t>73.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H509" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I509" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J509" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="510">
+      <x:c r="A510" t="inlineStr">
+        <x:is>
+          <x:t>08/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B510" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C510" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D510" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E510" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F510" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G510" t="inlineStr">
+        <x:is>
+          <x:t>65.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H510" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I510" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J510" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="511">
+      <x:c r="A511" t="inlineStr">
+        <x:is>
+          <x:t>08/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B511" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C511" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D511" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E511" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F511" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G511" t="inlineStr">
+        <x:is>
+          <x:t>56.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H511" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I511" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J511" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="512">
+      <x:c r="A512" t="inlineStr">
+        <x:is>
+          <x:t>08/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B512" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C512" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D512" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E512" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F512" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G512" t="inlineStr">
+        <x:is>
+          <x:t>51.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H512" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I512" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J512" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="513">
+      <x:c r="A513" t="inlineStr">
+        <x:is>
+          <x:t>08/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B513" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C513" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D513" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E513" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F513" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G513" t="inlineStr">
+        <x:is>
+          <x:t>48.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H513" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I513" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J513" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="514">
+      <x:c r="A514" t="inlineStr">
+        <x:is>
+          <x:t>08/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B514" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C514" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D514" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E514" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F514" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G514" t="inlineStr">
+        <x:is>
+          <x:t>46.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H514" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I514" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J514" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="515">
+      <x:c r="A515" t="inlineStr">
+        <x:is>
+          <x:t>09/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B515" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C515" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D515" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E515" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F515" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G515" t="inlineStr">
+        <x:is>
+          <x:t>75.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H515" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I515" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J515" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="516">
+      <x:c r="A516" t="inlineStr">
+        <x:is>
+          <x:t>09/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B516" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C516" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D516" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E516" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F516" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G516" t="inlineStr">
+        <x:is>
+          <x:t>73.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H516" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I516" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J516" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="517">
+      <x:c r="A517" t="inlineStr">
+        <x:is>
+          <x:t>09/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B517" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C517" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D517" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E517" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F517" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G517" t="inlineStr">
+        <x:is>
+          <x:t>73.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H517" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I517" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J517" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="518">
+      <x:c r="A518" t="inlineStr">
+        <x:is>
+          <x:t>09/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B518" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C518" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D518" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E518" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F518" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G518" t="inlineStr">
+        <x:is>
+          <x:t>73.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H518" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I518" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J518" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="519">
+      <x:c r="A519" t="inlineStr">
+        <x:is>
+          <x:t>09/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B519" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C519" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D519" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E519" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F519" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G519" t="inlineStr">
+        <x:is>
+          <x:t>73.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H519" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I519" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J519" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="520">
+      <x:c r="A520" t="inlineStr">
+        <x:is>
+          <x:t>09/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B520" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C520" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D520" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E520" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F520" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G520" t="inlineStr">
+        <x:is>
+          <x:t>73</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H520" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I520" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J520" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="521">
+      <x:c r="A521" t="inlineStr">
+        <x:is>
+          <x:t>09/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B521" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C521" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D521" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E521" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F521" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G521" t="inlineStr">
+        <x:is>
+          <x:t>69.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H521" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I521" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J521" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="522">
+      <x:c r="A522" t="inlineStr">
+        <x:is>
+          <x:t>09/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B522" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C522" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D522" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E522" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F522" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G522" t="inlineStr">
+        <x:is>
+          <x:t>61.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H522" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I522" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J522" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="523">
+      <x:c r="A523" t="inlineStr">
+        <x:is>
+          <x:t>09/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B523" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C523" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D523" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E523" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F523" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G523" t="inlineStr">
+        <x:is>
+          <x:t>55.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H523" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I523" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J523" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="524">
+      <x:c r="A524" t="inlineStr">
+        <x:is>
+          <x:t>09/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B524" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C524" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D524" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E524" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F524" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G524" t="inlineStr">
+        <x:is>
+          <x:t>50.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H524" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I524" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J524" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="525">
+      <x:c r="A525" t="inlineStr">
+        <x:is>
+          <x:t>09/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B525" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C525" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D525" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E525" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F525" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G525" t="inlineStr">
+        <x:is>
+          <x:t>47.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H525" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I525" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J525" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>