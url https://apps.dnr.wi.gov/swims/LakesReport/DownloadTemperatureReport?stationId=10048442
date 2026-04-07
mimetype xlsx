--- v1 (2026-02-16)
+++ v2 (2026-04-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe1bf152c59b489f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R421ffe759f0a4f7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2bc9e53022a745e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd5000cb17e964545"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2bc9e53022a745e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd5000cb17e964545" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -1667,28 +1667,964 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G32" t="inlineStr">
         <x:is>
           <x:t>19.1</x:t>
         </x:is>
       </x:c>
       <x:c r="H32" t="inlineStr">
         <x:is>
           <x:t>.19</x:t>
         </x:is>
       </x:c>
       <x:c r="I32" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J32" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="33">
+      <x:c r="A33" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B33" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C33" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D33" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E33" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F33" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G33" t="inlineStr">
+        <x:is>
+          <x:t>22.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H33" t="inlineStr">
+        <x:is>
+          <x:t>7.58</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I33" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J33" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="34">
+      <x:c r="A34" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B34" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C34" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D34" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E34" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F34" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G34" t="inlineStr">
+        <x:is>
+          <x:t>22.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H34" t="inlineStr">
+        <x:is>
+          <x:t>7.57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I34" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J34" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="35">
+      <x:c r="A35" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B35" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C35" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D35" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E35" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F35" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G35" t="inlineStr">
+        <x:is>
+          <x:t>21.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H35" t="inlineStr">
+        <x:is>
+          <x:t>7.59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I35" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J35" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="36">
+      <x:c r="A36" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B36" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C36" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D36" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E36" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F36" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G36" t="inlineStr">
+        <x:is>
+          <x:t>21.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H36" t="inlineStr">
+        <x:is>
+          <x:t>7.57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I36" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J36" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="37">
+      <x:c r="A37" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B37" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C37" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D37" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E37" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F37" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G37" t="inlineStr">
+        <x:is>
+          <x:t>19.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H37" t="inlineStr">
+        <x:is>
+          <x:t>4.28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I37" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J37" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="38">
+      <x:c r="A38" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B38" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C38" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D38" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E38" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F38" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G38" t="inlineStr">
+        <x:is>
+          <x:t>17.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H38" t="inlineStr">
+        <x:is>
+          <x:t>1.29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I38" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J38" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="39">
+      <x:c r="A39" t="inlineStr">
+        <x:is>
+          <x:t>08/06/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B39" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C39" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D39" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E39" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F39" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G39" t="inlineStr">
+        <x:is>
+          <x:t>23.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H39" t="inlineStr">
+        <x:is>
+          <x:t>7.31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I39" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J39" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="40">
+      <x:c r="A40" t="inlineStr">
+        <x:is>
+          <x:t>08/06/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B40" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C40" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D40" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E40" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F40" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G40" t="inlineStr">
+        <x:is>
+          <x:t>23.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H40" t="inlineStr">
+        <x:is>
+          <x:t>7.27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I40" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J40" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="41">
+      <x:c r="A41" t="inlineStr">
+        <x:is>
+          <x:t>08/06/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B41" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C41" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D41" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E41" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F41" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G41" t="inlineStr">
+        <x:is>
+          <x:t>23.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H41" t="inlineStr">
+        <x:is>
+          <x:t>7.24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I41" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J41" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="42">
+      <x:c r="A42" t="inlineStr">
+        <x:is>
+          <x:t>08/06/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B42" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C42" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D42" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E42" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F42" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G42" t="inlineStr">
+        <x:is>
+          <x:t>23.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H42" t="inlineStr">
+        <x:is>
+          <x:t>7.23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I42" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J42" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="43">
+      <x:c r="A43" t="inlineStr">
+        <x:is>
+          <x:t>08/06/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B43" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C43" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D43" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E43" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F43" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G43" t="inlineStr">
+        <x:is>
+          <x:t>19.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H43" t="inlineStr">
+        <x:is>
+          <x:t>1.17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I43" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J43" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="44">
+      <x:c r="A44" t="inlineStr">
+        <x:is>
+          <x:t>08/06/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B44" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C44" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D44" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E44" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F44" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G44" t="inlineStr">
+        <x:is>
+          <x:t>18.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H44" t="inlineStr">
+        <x:is>
+          <x:t>.71</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I44" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J44" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="45">
+      <x:c r="A45" t="inlineStr">
+        <x:is>
+          <x:t>08/27/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B45" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C45" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D45" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E45" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F45" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G45" t="inlineStr">
+        <x:is>
+          <x:t>19.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H45" t="inlineStr">
+        <x:is>
+          <x:t>7.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I45" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J45" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="46">
+      <x:c r="A46" t="inlineStr">
+        <x:is>
+          <x:t>08/27/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B46" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C46" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D46" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E46" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F46" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G46" t="inlineStr">
+        <x:is>
+          <x:t>19.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H46" t="inlineStr">
+        <x:is>
+          <x:t>7.62</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I46" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J46" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="47">
+      <x:c r="A47" t="inlineStr">
+        <x:is>
+          <x:t>08/27/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B47" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C47" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D47" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E47" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F47" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G47" t="inlineStr">
+        <x:is>
+          <x:t>19.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H47" t="inlineStr">
+        <x:is>
+          <x:t>7.58</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I47" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J47" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="48">
+      <x:c r="A48" t="inlineStr">
+        <x:is>
+          <x:t>08/27/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B48" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C48" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D48" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E48" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F48" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G48" t="inlineStr">
+        <x:is>
+          <x:t>19.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H48" t="inlineStr">
+        <x:is>
+          <x:t>7.55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I48" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J48" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="49">
+      <x:c r="A49" t="inlineStr">
+        <x:is>
+          <x:t>08/27/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B49" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C49" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D49" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E49" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F49" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G49" t="inlineStr">
+        <x:is>
+          <x:t>19.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H49" t="inlineStr">
+        <x:is>
+          <x:t>7.49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I49" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J49" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="50">
+      <x:c r="A50" t="inlineStr">
+        <x:is>
+          <x:t>08/27/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B50" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C50" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D50" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E50" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F50" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G50" t="inlineStr">
+        <x:is>
+          <x:t>19.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H50" t="inlineStr">
+        <x:is>
+          <x:t>6.79</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I50" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J50" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>