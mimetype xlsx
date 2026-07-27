--- v2 (2026-04-07)
+++ v3 (2026-07-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R421ffe759f0a4f7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cb791c9994e448d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd5000cb17e964545"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R11bd7d9b907e4809"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd5000cb17e964545" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R11bd7d9b907e4809" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>