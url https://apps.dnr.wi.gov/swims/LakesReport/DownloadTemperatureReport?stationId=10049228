--- v3 (2026-03-10)
+++ v4 (2026-05-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05d41d428a614352" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85f21fc4832d403f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R286670491fbd42a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R86fcaf2fbb47400a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R286670491fbd42a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R86fcaf2fbb47400a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -5619,28 +5619,236 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G108" t="inlineStr">
         <x:is>
           <x:t>71</x:t>
         </x:is>
       </x:c>
       <x:c r="H108" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I108" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J108" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="109">
+      <x:c r="A109" t="inlineStr">
+        <x:is>
+          <x:t>04/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B109" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C109" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D109" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E109" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F109" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G109" t="inlineStr">
+        <x:is>
+          <x:t>49.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H109" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I109" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J109" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="110">
+      <x:c r="A110" t="inlineStr">
+        <x:is>
+          <x:t>04/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B110" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C110" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D110" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E110" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F110" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G110" t="inlineStr">
+        <x:is>
+          <x:t>49.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H110" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I110" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J110" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="111">
+      <x:c r="A111" t="inlineStr">
+        <x:is>
+          <x:t>04/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B111" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C111" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D111" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E111" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F111" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G111" t="inlineStr">
+        <x:is>
+          <x:t>49.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H111" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I111" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J111" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="112">
+      <x:c r="A112" t="inlineStr">
+        <x:is>
+          <x:t>04/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B112" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C112" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D112" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E112" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F112" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G112" t="inlineStr">
+        <x:is>
+          <x:t>49.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H112" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I112" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J112" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>