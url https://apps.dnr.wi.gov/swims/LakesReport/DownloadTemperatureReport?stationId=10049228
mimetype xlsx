--- v4 (2026-05-01)
+++ v5 (2026-06-29)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85f21fc4832d403f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d660798a5ec4d84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R86fcaf2fbb47400a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R35131c037ea34193"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R86fcaf2fbb47400a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R35131c037ea34193" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>