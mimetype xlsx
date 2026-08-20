--- v5 (2026-06-29)
+++ v6 (2026-08-20)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d660798a5ec4d84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdabc97fdeee447ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R35131c037ea34193"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R87aede17957f4692"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R35131c037ea34193" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R87aede17957f4692" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -5827,28 +5827,444 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G112" t="inlineStr">
         <x:is>
           <x:t>49.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H112" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I112" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J112" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="113">
+      <x:c r="A113" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B113" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C113" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D113" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E113" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F113" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G113" t="inlineStr">
+        <x:is>
+          <x:t>73.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H113" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I113" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J113" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="114">
+      <x:c r="A114" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B114" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C114" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D114" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E114" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F114" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G114" t="inlineStr">
+        <x:is>
+          <x:t>71.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H114" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I114" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J114" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="115">
+      <x:c r="A115" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B115" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C115" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D115" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E115" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F115" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G115" t="inlineStr">
+        <x:is>
+          <x:t>70.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H115" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I115" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J115" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="116">
+      <x:c r="A116" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B116" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C116" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D116" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E116" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F116" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G116" t="inlineStr">
+        <x:is>
+          <x:t>69</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H116" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I116" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J116" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="117">
+      <x:c r="A117" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B117" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C117" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D117" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E117" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F117" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G117" t="inlineStr">
+        <x:is>
+          <x:t>74.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H117" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I117" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J117" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="118">
+      <x:c r="A118" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B118" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C118" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D118" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E118" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F118" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G118" t="inlineStr">
+        <x:is>
+          <x:t>74.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H118" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I118" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J118" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="119">
+      <x:c r="A119" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B119" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C119" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D119" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E119" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F119" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G119" t="inlineStr">
+        <x:is>
+          <x:t>73.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H119" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I119" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J119" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="120">
+      <x:c r="A120" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B120" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C120" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D120" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E120" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G120" t="inlineStr">
+        <x:is>
+          <x:t>73.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I120" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>