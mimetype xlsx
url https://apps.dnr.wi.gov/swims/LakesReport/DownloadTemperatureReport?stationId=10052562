--- v5 (2026-08-23)
+++ v6 (2026-10-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98e2e201703d467f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4c381fd9a3b4da4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf06e2bad73f84e2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R660ab844fa414095"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf06e2bad73f84e2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R660ab844fa414095" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -12483,28 +12483,236 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G240" t="inlineStr">
         <x:is>
           <x:t>79.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H240" t="inlineStr">
         <x:is>
           <x:t>14.72</x:t>
         </x:is>
       </x:c>
       <x:c r="I240" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J240" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="241">
+      <x:c r="A241" t="inlineStr">
+        <x:is>
+          <x:t>09/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B241" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C241" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D241" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E241" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F241" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G241" t="inlineStr">
+        <x:is>
+          <x:t>69.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H241" t="inlineStr">
+        <x:is>
+          <x:t>13.73</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I241" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J241" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="242">
+      <x:c r="A242" t="inlineStr">
+        <x:is>
+          <x:t>09/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B242" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C242" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D242" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E242" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F242" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G242" t="inlineStr">
+        <x:is>
+          <x:t>71</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H242" t="inlineStr">
+        <x:is>
+          <x:t>13.24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I242" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J242" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="243">
+      <x:c r="A243" t="inlineStr">
+        <x:is>
+          <x:t>09/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B243" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C243" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D243" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E243" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F243" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G243" t="inlineStr">
+        <x:is>
+          <x:t>71</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H243" t="inlineStr">
+        <x:is>
+          <x:t>13.08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I243" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J243" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="244">
+      <x:c r="A244" t="inlineStr">
+        <x:is>
+          <x:t>09/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B244" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C244" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D244" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E244" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F244" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G244" t="inlineStr">
+        <x:is>
+          <x:t>70.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H244" t="inlineStr">
+        <x:is>
+          <x:t>12.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I244" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J244" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>