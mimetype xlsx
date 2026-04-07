--- v2 (2026-02-12)
+++ v3 (2026-04-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd4a19e7308a4e35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfda4b4d1fed4be3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Raebfd949bc344d71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R26276b981d6b4d53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raebfd949bc344d71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R26276b981d6b4d53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>