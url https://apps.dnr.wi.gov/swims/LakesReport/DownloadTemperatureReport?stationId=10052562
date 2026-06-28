--- v3 (2026-04-07)
+++ v4 (2026-06-28)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfda4b4d1fed4be3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf06e855d538e45bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R26276b981d6b4d53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcc5802325b024f5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R26276b981d6b4d53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcc5802325b024f5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -9935,28 +9935,444 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G191" t="inlineStr">
         <x:is>
           <x:t>72.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H191" t="inlineStr">
         <x:is>
           <x:t>9.13</x:t>
         </x:is>
       </x:c>
       <x:c r="I191" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J191" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="192">
+      <x:c r="A192" t="inlineStr">
+        <x:is>
+          <x:t>05/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B192" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C192" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D192" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E192" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G192" t="inlineStr">
+        <x:is>
+          <x:t>55.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H192" t="inlineStr">
+        <x:is>
+          <x:t>108.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I192" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J192" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="193">
+      <x:c r="A193" t="inlineStr">
+        <x:is>
+          <x:t>05/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B193" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C193" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D193" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E193" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G193" t="inlineStr">
+        <x:is>
+          <x:t>54.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H193" t="inlineStr">
+        <x:is>
+          <x:t>103.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I193" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J193" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="194">
+      <x:c r="A194" t="inlineStr">
+        <x:is>
+          <x:t>05/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B194" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C194" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D194" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E194" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G194" t="inlineStr">
+        <x:is>
+          <x:t>54.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H194" t="inlineStr">
+        <x:is>
+          <x:t>107.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I194" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J194" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="195">
+      <x:c r="A195" t="inlineStr">
+        <x:is>
+          <x:t>05/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B195" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C195" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D195" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E195" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G195" t="inlineStr">
+        <x:is>
+          <x:t>54.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H195" t="inlineStr">
+        <x:is>
+          <x:t>106.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I195" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J195" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="196">
+      <x:c r="A196" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B196" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C196" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D196" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E196" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F196" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G196" t="inlineStr">
+        <x:is>
+          <x:t>72.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H196" t="inlineStr">
+        <x:is>
+          <x:t>119.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I196" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J196" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="197">
+      <x:c r="A197" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B197" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C197" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D197" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E197" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F197" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G197" t="inlineStr">
+        <x:is>
+          <x:t>73.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H197" t="inlineStr">
+        <x:is>
+          <x:t>117.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I197" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J197" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="198">
+      <x:c r="A198" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B198" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C198" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D198" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E198" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F198" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G198" t="inlineStr">
+        <x:is>
+          <x:t>73.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H198" t="inlineStr">
+        <x:is>
+          <x:t>115.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I198" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J198" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="199">
+      <x:c r="A199" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B199" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C199" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D199" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E199" t="inlineStr">
+        <x:is>
+          <x:t>99</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F199" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G199" t="inlineStr">
+        <x:is>
+          <x:t>72.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H199" t="inlineStr">
+        <x:is>
+          <x:t>114.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I199" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J199" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>