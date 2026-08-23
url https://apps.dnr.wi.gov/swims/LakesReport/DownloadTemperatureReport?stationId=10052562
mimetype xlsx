--- v4 (2026-06-28)
+++ v5 (2026-08-23)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf06e855d538e45bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98e2e201703d467f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcc5802325b024f5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf06e2bad73f84e2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcc5802325b024f5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf06e2bad73f84e2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -4669,51 +4669,51 @@
           <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D90" t="inlineStr">
         <x:is>
           <x:t>2022</x:t>
         </x:is>
       </x:c>
       <x:c r="E90" t="inlineStr">
         <x:is>
           <x:t>0</x:t>
         </x:is>
       </x:c>
       <x:c r="F90" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G90" t="inlineStr">
         <x:is>
           <x:t>69.7</x:t>
         </x:is>
       </x:c>
       <x:c r="H90" t="inlineStr">
         <x:is>
-          <x:t>96.9</x:t>
+          <x:t>8.64</x:t>
         </x:is>
       </x:c>
       <x:c r="I90" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J90" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="inlineStr">
         <x:is>
           <x:t>09/13/2022</x:t>
         </x:is>
       </x:c>
       <x:c r="B91" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="C91" t="inlineStr">
@@ -4721,51 +4721,51 @@
           <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D91" t="inlineStr">
         <x:is>
           <x:t>2022</x:t>
         </x:is>
       </x:c>
       <x:c r="E91" t="inlineStr">
         <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="F91" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G91" t="inlineStr">
         <x:is>
           <x:t>69.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H91" t="inlineStr">
         <x:is>
-          <x:t>95.9</x:t>
+          <x:t>8.57</x:t>
         </x:is>
       </x:c>
       <x:c r="I91" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J91" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="inlineStr">
         <x:is>
           <x:t>09/13/2022</x:t>
         </x:is>
       </x:c>
       <x:c r="B92" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="C92" t="inlineStr">
@@ -4773,51 +4773,51 @@
           <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D92" t="inlineStr">
         <x:is>
           <x:t>2022</x:t>
         </x:is>
       </x:c>
       <x:c r="E92" t="inlineStr">
         <x:is>
           <x:t>2</x:t>
         </x:is>
       </x:c>
       <x:c r="F92" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G92" t="inlineStr">
         <x:is>
           <x:t>69.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H92" t="inlineStr">
         <x:is>
-          <x:t>95.8</x:t>
+          <x:t>8.57</x:t>
         </x:is>
       </x:c>
       <x:c r="I92" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J92" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="inlineStr">
         <x:is>
           <x:t>09/13/2022</x:t>
         </x:is>
       </x:c>
       <x:c r="B93" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="C93" t="inlineStr">
@@ -4825,51 +4825,51 @@
           <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D93" t="inlineStr">
         <x:is>
           <x:t>2022</x:t>
         </x:is>
       </x:c>
       <x:c r="E93" t="inlineStr">
         <x:is>
           <x:t>3</x:t>
         </x:is>
       </x:c>
       <x:c r="F93" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G93" t="inlineStr">
         <x:is>
           <x:t>69.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H93" t="inlineStr">
         <x:is>
-          <x:t>96.5</x:t>
+          <x:t>8.66</x:t>
         </x:is>
       </x:c>
       <x:c r="I93" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J93" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="inlineStr">
         <x:is>
           <x:t>09/13/2022</x:t>
         </x:is>
       </x:c>
       <x:c r="B94" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="C94" t="inlineStr">
@@ -4877,51 +4877,51 @@
           <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D94" t="inlineStr">
         <x:is>
           <x:t>2022</x:t>
         </x:is>
       </x:c>
       <x:c r="E94" t="inlineStr">
         <x:is>
           <x:t>4</x:t>
         </x:is>
       </x:c>
       <x:c r="F94" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G94" t="inlineStr">
         <x:is>
           <x:t>69.1</x:t>
         </x:is>
       </x:c>
       <x:c r="H94" t="inlineStr">
         <x:is>
-          <x:t>96.3</x:t>
+          <x:t>8.66</x:t>
         </x:is>
       </x:c>
       <x:c r="I94" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J94" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="inlineStr">
         <x:is>
           <x:t>09/13/2022</x:t>
         </x:is>
       </x:c>
       <x:c r="B95" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="C95" t="inlineStr">
@@ -4929,51 +4929,51 @@
           <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D95" t="inlineStr">
         <x:is>
           <x:t>2022</x:t>
         </x:is>
       </x:c>
       <x:c r="E95" t="inlineStr">
         <x:is>
           <x:t>5</x:t>
         </x:is>
       </x:c>
       <x:c r="F95" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G95" t="inlineStr">
         <x:is>
           <x:t>69</x:t>
         </x:is>
       </x:c>
       <x:c r="H95" t="inlineStr">
         <x:is>
-          <x:t>96.5</x:t>
+          <x:t>8.66</x:t>
         </x:is>
       </x:c>
       <x:c r="I95" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J95" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="inlineStr">
         <x:is>
           <x:t>09/13/2022</x:t>
         </x:is>
       </x:c>
       <x:c r="B96" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="C96" t="inlineStr">
@@ -4981,51 +4981,51 @@
           <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D96" t="inlineStr">
         <x:is>
           <x:t>2022</x:t>
         </x:is>
       </x:c>
       <x:c r="E96" t="inlineStr">
         <x:is>
           <x:t>6</x:t>
         </x:is>
       </x:c>
       <x:c r="F96" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G96" t="inlineStr">
         <x:is>
           <x:t>68.9</x:t>
         </x:is>
       </x:c>
       <x:c r="H96" t="inlineStr">
         <x:is>
-          <x:t>96.5</x:t>
+          <x:t>8.66</x:t>
         </x:is>
       </x:c>
       <x:c r="I96" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J96" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="inlineStr">
         <x:is>
           <x:t>09/13/2022</x:t>
         </x:is>
       </x:c>
       <x:c r="B97" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="C97" t="inlineStr">
@@ -5033,51 +5033,51 @@
           <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D97" t="inlineStr">
         <x:is>
           <x:t>2022</x:t>
         </x:is>
       </x:c>
       <x:c r="E97" t="inlineStr">
         <x:is>
           <x:t>7</x:t>
         </x:is>
       </x:c>
       <x:c r="F97" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G97" t="inlineStr">
         <x:is>
           <x:t>68.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H97" t="inlineStr">
         <x:is>
-          <x:t>96</x:t>
+          <x:t>8.65</x:t>
         </x:is>
       </x:c>
       <x:c r="I97" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J97" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="inlineStr">
         <x:is>
           <x:t>09/13/2022</x:t>
         </x:is>
       </x:c>
       <x:c r="B98" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="C98" t="inlineStr">
@@ -5085,51 +5085,51 @@
           <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D98" t="inlineStr">
         <x:is>
           <x:t>2022</x:t>
         </x:is>
       </x:c>
       <x:c r="E98" t="inlineStr">
         <x:is>
           <x:t>8</x:t>
         </x:is>
       </x:c>
       <x:c r="F98" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G98" t="inlineStr">
         <x:is>
           <x:t>67.9</x:t>
         </x:is>
       </x:c>
       <x:c r="H98" t="inlineStr">
         <x:is>
-          <x:t>95.3</x:t>
+          <x:t>8.7</x:t>
         </x:is>
       </x:c>
       <x:c r="I98" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J98" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="inlineStr">
         <x:is>
           <x:t>05/15/2023</x:t>
         </x:is>
       </x:c>
       <x:c r="B99" t="inlineStr">
         <x:is>
           <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="C99" t="inlineStr">
@@ -7685,51 +7685,51 @@
           <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D148" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E148" t="inlineStr">
         <x:is>
           <x:t>6</x:t>
         </x:is>
       </x:c>
       <x:c r="F148" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G148" t="inlineStr">
         <x:is>
           <x:t>62.7</x:t>
         </x:is>
       </x:c>
       <x:c r="H148" t="inlineStr">
         <x:is>
-          <x:t>9.97</x:t>
+          <x:t>10.01</x:t>
         </x:is>
       </x:c>
       <x:c r="I148" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J148" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="149">
       <x:c r="A149" t="inlineStr">
         <x:is>
           <x:t>05/13/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B149" t="inlineStr">
         <x:is>
           <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="C149" t="inlineStr">
@@ -8361,51 +8361,51 @@
           <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="D161" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E161" t="inlineStr">
         <x:is>
           <x:t>0</x:t>
         </x:is>
       </x:c>
       <x:c r="F161" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G161" t="inlineStr">
         <x:is>
           <x:t>77.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H161" t="inlineStr">
         <x:is>
-          <x:t>112.2</x:t>
+          <x:t>8.96</x:t>
         </x:is>
       </x:c>
       <x:c r="I161" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J161" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="162">
       <x:c r="A162" t="inlineStr">
         <x:is>
           <x:t>07/15/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B162" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C162" t="inlineStr">
@@ -8413,51 +8413,51 @@
           <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="D162" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E162" t="inlineStr">
         <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="F162" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G162" t="inlineStr">
         <x:is>
           <x:t>77.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H162" t="inlineStr">
         <x:is>
-          <x:t>112.2</x:t>
+          <x:t>8.96</x:t>
         </x:is>
       </x:c>
       <x:c r="I162" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J162" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="163">
       <x:c r="A163" t="inlineStr">
         <x:is>
           <x:t>07/15/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B163" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C163" t="inlineStr">
@@ -8465,51 +8465,51 @@
           <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="D163" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E163" t="inlineStr">
         <x:is>
           <x:t>2</x:t>
         </x:is>
       </x:c>
       <x:c r="F163" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G163" t="inlineStr">
         <x:is>
           <x:t>77.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H163" t="inlineStr">
         <x:is>
-          <x:t>112.2</x:t>
+          <x:t>8.96</x:t>
         </x:is>
       </x:c>
       <x:c r="I163" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J163" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="164">
       <x:c r="A164" t="inlineStr">
         <x:is>
           <x:t>07/15/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B164" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C164" t="inlineStr">
@@ -8517,51 +8517,51 @@
           <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="D164" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E164" t="inlineStr">
         <x:is>
           <x:t>3</x:t>
         </x:is>
       </x:c>
       <x:c r="F164" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G164" t="inlineStr">
         <x:is>
           <x:t>77.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H164" t="inlineStr">
         <x:is>
-          <x:t>112.1</x:t>
+          <x:t>8.96</x:t>
         </x:is>
       </x:c>
       <x:c r="I164" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J164" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="165">
       <x:c r="A165" t="inlineStr">
         <x:is>
           <x:t>07/15/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B165" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C165" t="inlineStr">
@@ -8569,51 +8569,51 @@
           <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="D165" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E165" t="inlineStr">
         <x:is>
           <x:t>4</x:t>
         </x:is>
       </x:c>
       <x:c r="F165" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G165" t="inlineStr">
         <x:is>
           <x:t>77.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H165" t="inlineStr">
         <x:is>
-          <x:t>112</x:t>
+          <x:t>8.94</x:t>
         </x:is>
       </x:c>
       <x:c r="I165" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J165" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="166">
       <x:c r="A166" t="inlineStr">
         <x:is>
           <x:t>07/15/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B166" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C166" t="inlineStr">
@@ -8621,51 +8621,51 @@
           <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="D166" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E166" t="inlineStr">
         <x:is>
           <x:t>5</x:t>
         </x:is>
       </x:c>
       <x:c r="F166" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G166" t="inlineStr">
         <x:is>
           <x:t>77.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H166" t="inlineStr">
         <x:is>
-          <x:t>111.5</x:t>
+          <x:t>8.9</x:t>
         </x:is>
       </x:c>
       <x:c r="I166" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J166" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="167">
       <x:c r="A167" t="inlineStr">
         <x:is>
           <x:t>07/15/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B167" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C167" t="inlineStr">
@@ -8673,51 +8673,51 @@
           <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="D167" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E167" t="inlineStr">
         <x:is>
           <x:t>6</x:t>
         </x:is>
       </x:c>
       <x:c r="F167" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G167" t="inlineStr">
         <x:is>
           <x:t>77.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H167" t="inlineStr">
         <x:is>
-          <x:t>111.2</x:t>
+          <x:t>8.88</x:t>
         </x:is>
       </x:c>
       <x:c r="I167" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J167" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="168">
       <x:c r="A168" t="inlineStr">
         <x:is>
           <x:t>07/15/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B168" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C168" t="inlineStr">
@@ -8725,51 +8725,51 @@
           <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="D168" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E168" t="inlineStr">
         <x:is>
           <x:t>7</x:t>
         </x:is>
       </x:c>
       <x:c r="F168" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G168" t="inlineStr">
         <x:is>
           <x:t>77.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H168" t="inlineStr">
         <x:is>
-          <x:t>110.5</x:t>
+          <x:t>8.82</x:t>
         </x:is>
       </x:c>
       <x:c r="I168" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J168" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="169">
       <x:c r="A169" t="inlineStr">
         <x:is>
           <x:t>07/15/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B169" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C169" t="inlineStr">
@@ -8777,51 +8777,51 @@
           <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="D169" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E169" t="inlineStr">
         <x:is>
           <x:t>8</x:t>
         </x:is>
       </x:c>
       <x:c r="F169" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G169" t="inlineStr">
         <x:is>
           <x:t>77.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H169" t="inlineStr">
         <x:is>
-          <x:t>109.5</x:t>
+          <x:t>8.75</x:t>
         </x:is>
       </x:c>
       <x:c r="I169" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J169" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="170">
       <x:c r="A170" t="inlineStr">
         <x:is>
           <x:t>08/13/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B170" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="C170" t="inlineStr">
@@ -9938,441 +9938,2573 @@
       </x:c>
       <x:c r="G191" t="inlineStr">
         <x:is>
           <x:t>72.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H191" t="inlineStr">
         <x:is>
           <x:t>9.13</x:t>
         </x:is>
       </x:c>
       <x:c r="I191" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J191" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="192">
       <x:c r="A192" t="inlineStr">
         <x:is>
-          <x:t>05/11/2026</x:t>
+          <x:t>10/17/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B192" t="inlineStr">
         <x:is>
-          <x:t>05</x:t>
+          <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="C192" t="inlineStr">
         <x:is>
-          <x:t>11</x:t>
+          <x:t>17</x:t>
         </x:is>
       </x:c>
       <x:c r="D192" t="inlineStr">
         <x:is>
-          <x:t>2026</x:t>
+          <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E192" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>0</x:t>
         </x:is>
       </x:c>
       <x:c r="F192" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G192" t="inlineStr">
         <x:is>
-          <x:t>55.1</x:t>
+          <x:t>73.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H192" t="inlineStr">
         <x:is>
-          <x:t>108.4</x:t>
+          <x:t>9.66</x:t>
         </x:is>
       </x:c>
       <x:c r="I192" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J192" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="193">
       <x:c r="A193" t="inlineStr">
         <x:is>
-          <x:t>05/11/2026</x:t>
+          <x:t>10/17/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B193" t="inlineStr">
         <x:is>
-          <x:t>05</x:t>
+          <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="C193" t="inlineStr">
         <x:is>
-          <x:t>11</x:t>
+          <x:t>17</x:t>
         </x:is>
       </x:c>
       <x:c r="D193" t="inlineStr">
         <x:is>
-          <x:t>2026</x:t>
+          <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E193" t="inlineStr">
         <x:is>
-          <x:t>3</x:t>
+          <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="F193" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G193" t="inlineStr">
         <x:is>
-          <x:t>54.9</x:t>
+          <x:t>73.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H193" t="inlineStr">
         <x:is>
-          <x:t>103.1</x:t>
+          <x:t>9.78</x:t>
         </x:is>
       </x:c>
       <x:c r="I193" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J193" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="194">
       <x:c r="A194" t="inlineStr">
         <x:is>
-          <x:t>05/11/2026</x:t>
+          <x:t>10/17/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B194" t="inlineStr">
         <x:is>
-          <x:t>05</x:t>
+          <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="C194" t="inlineStr">
         <x:is>
-          <x:t>11</x:t>
+          <x:t>17</x:t>
         </x:is>
       </x:c>
       <x:c r="D194" t="inlineStr">
         <x:is>
-          <x:t>2026</x:t>
+          <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E194" t="inlineStr">
         <x:is>
-          <x:t>6</x:t>
+          <x:t>2</x:t>
         </x:is>
       </x:c>
       <x:c r="F194" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G194" t="inlineStr">
         <x:is>
-          <x:t>54.7</x:t>
+          <x:t>73.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H194" t="inlineStr">
         <x:is>
-          <x:t>107.5</x:t>
+          <x:t>9.78</x:t>
         </x:is>
       </x:c>
       <x:c r="I194" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J194" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="195">
       <x:c r="A195" t="inlineStr">
         <x:is>
-          <x:t>05/11/2026</x:t>
+          <x:t>10/17/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B195" t="inlineStr">
         <x:is>
-          <x:t>05</x:t>
+          <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="C195" t="inlineStr">
         <x:is>
-          <x:t>11</x:t>
+          <x:t>17</x:t>
         </x:is>
       </x:c>
       <x:c r="D195" t="inlineStr">
         <x:is>
-          <x:t>2026</x:t>
+          <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E195" t="inlineStr">
         <x:is>
-          <x:t>9</x:t>
+          <x:t>3</x:t>
         </x:is>
       </x:c>
       <x:c r="F195" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G195" t="inlineStr">
         <x:is>
-          <x:t>54.4</x:t>
+          <x:t>73.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H195" t="inlineStr">
         <x:is>
-          <x:t>106.8</x:t>
+          <x:t>9.77</x:t>
         </x:is>
       </x:c>
       <x:c r="I195" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J195" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="196">
       <x:c r="A196" t="inlineStr">
         <x:is>
-          <x:t>06/15/2026</x:t>
+          <x:t>10/17/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B196" t="inlineStr">
         <x:is>
-          <x:t>06</x:t>
+          <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="C196" t="inlineStr">
         <x:is>
-          <x:t>15</x:t>
+          <x:t>17</x:t>
         </x:is>
       </x:c>
       <x:c r="D196" t="inlineStr">
         <x:is>
-          <x:t>2026</x:t>
+          <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E196" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>4</x:t>
         </x:is>
       </x:c>
       <x:c r="F196" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G196" t="inlineStr">
         <x:is>
-          <x:t>72.9</x:t>
+          <x:t>73.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H196" t="inlineStr">
         <x:is>
-          <x:t>119.9</x:t>
+          <x:t>9.75</x:t>
         </x:is>
       </x:c>
       <x:c r="I196" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J196" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="197">
       <x:c r="A197" t="inlineStr">
         <x:is>
-          <x:t>06/15/2026</x:t>
+          <x:t>10/17/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B197" t="inlineStr">
         <x:is>
-          <x:t>06</x:t>
+          <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="C197" t="inlineStr">
         <x:is>
-          <x:t>15</x:t>
+          <x:t>17</x:t>
         </x:is>
       </x:c>
       <x:c r="D197" t="inlineStr">
         <x:is>
-          <x:t>2026</x:t>
+          <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E197" t="inlineStr">
         <x:is>
-          <x:t>3</x:t>
+          <x:t>5</x:t>
         </x:is>
       </x:c>
       <x:c r="F197" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G197" t="inlineStr">
         <x:is>
-          <x:t>73.4</x:t>
+          <x:t>73.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H197" t="inlineStr">
         <x:is>
-          <x:t>117.6</x:t>
+          <x:t>9.7</x:t>
         </x:is>
       </x:c>
       <x:c r="I197" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J197" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="198">
       <x:c r="A198" t="inlineStr">
         <x:is>
-          <x:t>06/15/2026</x:t>
+          <x:t>10/17/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B198" t="inlineStr">
         <x:is>
-          <x:t>06</x:t>
+          <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="C198" t="inlineStr">
         <x:is>
-          <x:t>15</x:t>
+          <x:t>17</x:t>
         </x:is>
       </x:c>
       <x:c r="D198" t="inlineStr">
         <x:is>
-          <x:t>2026</x:t>
+          <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E198" t="inlineStr">
         <x:is>
           <x:t>6</x:t>
         </x:is>
       </x:c>
       <x:c r="F198" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G198" t="inlineStr">
         <x:is>
-          <x:t>73.1</x:t>
+          <x:t>73.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H198" t="inlineStr">
         <x:is>
-          <x:t>115.8</x:t>
+          <x:t>9.66</x:t>
         </x:is>
       </x:c>
       <x:c r="I198" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J198" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="199">
       <x:c r="A199" t="inlineStr">
         <x:is>
+          <x:t>10/17/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B199" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C199" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D199" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E199" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F199" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G199" t="inlineStr">
+        <x:is>
+          <x:t>73.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H199" t="inlineStr">
+        <x:is>
+          <x:t>9.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I199" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J199" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="200">
+      <x:c r="A200" t="inlineStr">
+        <x:is>
+          <x:t>10/17/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B200" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C200" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D200" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E200" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F200" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G200" t="inlineStr">
+        <x:is>
+          <x:t>73</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H200" t="inlineStr">
+        <x:is>
+          <x:t>9.43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I200" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J200" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="201">
+      <x:c r="A201" t="inlineStr">
+        <x:is>
+          <x:t>10/17/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B201" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C201" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D201" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E201" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F201" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G201" t="inlineStr">
+        <x:is>
+          <x:t>73</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H201" t="inlineStr">
+        <x:is>
+          <x:t>9.35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I201" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J201" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="202">
+      <x:c r="A202" t="inlineStr">
+        <x:is>
+          <x:t>10/17/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B202" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C202" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D202" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E202" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F202" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G202" t="inlineStr">
+        <x:is>
+          <x:t>72.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H202" t="inlineStr">
+        <x:is>
+          <x:t>9.13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I202" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J202" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="203">
+      <x:c r="A203" t="inlineStr">
+        <x:is>
+          <x:t>06/10/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B203" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C203" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D203" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E203" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G203" t="inlineStr">
+        <x:is>
+          <x:t>68.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H203" t="inlineStr">
+        <x:is>
+          <x:t>8.45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I203" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J203" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="204">
+      <x:c r="A204" t="inlineStr">
+        <x:is>
+          <x:t>06/10/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B204" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C204" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D204" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E204" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G204" t="inlineStr">
+        <x:is>
+          <x:t>68.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H204" t="inlineStr">
+        <x:is>
+          <x:t>8.27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I204" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J204" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="205">
+      <x:c r="A205" t="inlineStr">
+        <x:is>
+          <x:t>06/10/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B205" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C205" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D205" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E205" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F205" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G205" t="inlineStr">
+        <x:is>
+          <x:t>68.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H205" t="inlineStr">
+        <x:is>
+          <x:t>8.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I205" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J205" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="206">
+      <x:c r="A206" t="inlineStr">
+        <x:is>
+          <x:t>06/10/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B206" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C206" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D206" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E206" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F206" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G206" t="inlineStr">
+        <x:is>
+          <x:t>67.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H206" t="inlineStr">
+        <x:is>
+          <x:t>8.39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I206" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J206" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="207">
+      <x:c r="A207" t="inlineStr">
+        <x:is>
+          <x:t>06/10/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B207" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C207" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D207" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E207" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G207" t="inlineStr">
+        <x:is>
+          <x:t>66.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H207" t="inlineStr">
+        <x:is>
+          <x:t>3.33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I207" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J207" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="208">
+      <x:c r="A208" t="inlineStr">
+        <x:is>
+          <x:t>07/14/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B208" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C208" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D208" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E208" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F208" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G208" t="inlineStr">
+        <x:is>
+          <x:t>73.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H208" t="inlineStr">
+        <x:is>
+          <x:t>8.93</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I208" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J208" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="209">
+      <x:c r="A209" t="inlineStr">
+        <x:is>
+          <x:t>07/14/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B209" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C209" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D209" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E209" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G209" t="inlineStr">
+        <x:is>
+          <x:t>74.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H209" t="inlineStr">
+        <x:is>
+          <x:t>8.84</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I209" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J209" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="210">
+      <x:c r="A210" t="inlineStr">
+        <x:is>
+          <x:t>07/14/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B210" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C210" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D210" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E210" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F210" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G210" t="inlineStr">
+        <x:is>
+          <x:t>79.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H210" t="inlineStr">
+        <x:is>
+          <x:t>8.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I210" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J210" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="211">
+      <x:c r="A211" t="inlineStr">
+        <x:is>
+          <x:t>07/14/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B211" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C211" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D211" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E211" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F211" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G211" t="inlineStr">
+        <x:is>
+          <x:t>79.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H211" t="inlineStr">
+        <x:is>
+          <x:t>8.31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I211" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J211" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="212">
+      <x:c r="A212" t="inlineStr">
+        <x:is>
+          <x:t>07/14/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B212" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C212" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D212" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E212" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F212" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G212" t="inlineStr">
+        <x:is>
+          <x:t>79.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H212" t="inlineStr">
+        <x:is>
+          <x:t>8.12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I212" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J212" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="213">
+      <x:c r="A213" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B213" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C213" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D213" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E213" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F213" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G213" t="inlineStr">
+        <x:is>
+          <x:t>78.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H213" t="inlineStr">
+        <x:is>
+          <x:t>8.48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I213" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J213" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="214">
+      <x:c r="A214" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B214" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C214" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D214" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E214" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F214" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G214" t="inlineStr">
+        <x:is>
+          <x:t>78.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H214" t="inlineStr">
+        <x:is>
+          <x:t>8.45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I214" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J214" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="215">
+      <x:c r="A215" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B215" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C215" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D215" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E215" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F215" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G215" t="inlineStr">
+        <x:is>
+          <x:t>78.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H215" t="inlineStr">
+        <x:is>
+          <x:t>8.45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I215" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J215" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="216">
+      <x:c r="A216" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B216" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C216" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D216" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E216" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F216" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G216" t="inlineStr">
+        <x:is>
+          <x:t>78.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H216" t="inlineStr">
+        <x:is>
+          <x:t>8.44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I216" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J216" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="217">
+      <x:c r="A217" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B217" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C217" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D217" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E217" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F217" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G217" t="inlineStr">
+        <x:is>
+          <x:t>78.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H217" t="inlineStr">
+        <x:is>
+          <x:t>8.28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I217" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J217" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="218">
+      <x:c r="A218" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B218" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C218" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D218" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E218" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F218" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G218" t="inlineStr">
+        <x:is>
+          <x:t>77.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H218" t="inlineStr">
+        <x:is>
+          <x:t>7.31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I218" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J218" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="219">
+      <x:c r="A219" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B219" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C219" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D219" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E219" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F219" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G219" t="inlineStr">
+        <x:is>
+          <x:t>70</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H219" t="inlineStr">
+        <x:is>
+          <x:t>9.26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I219" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J219" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="220">
+      <x:c r="A220" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B220" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C220" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D220" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E220" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F220" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G220" t="inlineStr">
+        <x:is>
+          <x:t>70</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H220" t="inlineStr">
+        <x:is>
+          <x:t>9.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I220" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J220" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="221">
+      <x:c r="A221" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B221" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C221" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D221" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E221" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F221" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G221" t="inlineStr">
+        <x:is>
+          <x:t>70</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H221" t="inlineStr">
+        <x:is>
+          <x:t>9.28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I221" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J221" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="222">
+      <x:c r="A222" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B222" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C222" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D222" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E222" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F222" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G222" t="inlineStr">
+        <x:is>
+          <x:t>70</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H222" t="inlineStr">
+        <x:is>
+          <x:t>9.24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I222" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J222" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="223">
+      <x:c r="A223" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B223" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C223" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D223" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E223" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G223" t="inlineStr">
+        <x:is>
+          <x:t>70</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H223" t="inlineStr">
+        <x:is>
+          <x:t>9.19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I223" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J223" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="224">
+      <x:c r="A224" t="inlineStr">
+        <x:is>
+          <x:t>05/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B224" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C224" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D224" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E224" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G224" t="inlineStr">
+        <x:is>
+          <x:t>55.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H224" t="inlineStr">
+        <x:is>
+          <x:t>11.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I224" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J224" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="225">
+      <x:c r="A225" t="inlineStr">
+        <x:is>
+          <x:t>05/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B225" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C225" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D225" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E225" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G225" t="inlineStr">
+        <x:is>
+          <x:t>54.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H225" t="inlineStr">
+        <x:is>
+          <x:t>11.49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I225" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J225" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="226">
+      <x:c r="A226" t="inlineStr">
+        <x:is>
+          <x:t>05/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B226" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C226" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D226" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E226" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G226" t="inlineStr">
+        <x:is>
+          <x:t>54.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H226" t="inlineStr">
+        <x:is>
+          <x:t>11.46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I226" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J226" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="227">
+      <x:c r="A227" t="inlineStr">
+        <x:is>
+          <x:t>05/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B227" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C227" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D227" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E227" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F227" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G227" t="inlineStr">
+        <x:is>
+          <x:t>54.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H227" t="inlineStr">
+        <x:is>
+          <x:t>10.78</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I227" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J227" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="228">
+      <x:c r="A228" t="inlineStr">
+        <x:is>
           <x:t>06/15/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="B199" t="inlineStr">
+      <x:c r="B228" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
-      <x:c r="C199" t="inlineStr">
+      <x:c r="C228" t="inlineStr">
         <x:is>
           <x:t>15</x:t>
         </x:is>
       </x:c>
-      <x:c r="D199" t="inlineStr">
+      <x:c r="D228" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="E199" t="inlineStr">
+      <x:c r="E228" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F228" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G228" t="inlineStr">
+        <x:is>
+          <x:t>72.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H228" t="inlineStr">
+        <x:is>
+          <x:t>10.05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I228" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J228" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="229">
+      <x:c r="A229" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B229" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C229" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D229" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E229" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F229" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G229" t="inlineStr">
+        <x:is>
+          <x:t>73.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H229" t="inlineStr">
+        <x:is>
+          <x:t>9.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I229" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J229" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="230">
+      <x:c r="A230" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B230" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C230" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D230" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E230" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G230" t="inlineStr">
+        <x:is>
+          <x:t>73.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H230" t="inlineStr">
+        <x:is>
+          <x:t>9.68</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I230" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J230" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="231">
+      <x:c r="A231" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B231" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C231" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D231" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E231" t="inlineStr">
         <x:is>
           <x:t>99</x:t>
         </x:is>
       </x:c>
-      <x:c r="F199" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="G199" t="inlineStr">
+      <x:c r="F231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G231" t="inlineStr">
         <x:is>
           <x:t>72.8</x:t>
         </x:is>
       </x:c>
-      <x:c r="H199" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="J199" t="inlineStr">
+      <x:c r="H231" t="inlineStr">
+        <x:is>
+          <x:t>9.65</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I231" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J231" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="232">
+      <x:c r="A232" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B232" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C232" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D232" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E232" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G232" t="inlineStr">
+        <x:is>
+          <x:t>82.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H232" t="inlineStr">
+        <x:is>
+          <x:t>12.01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I232" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J232" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="233">
+      <x:c r="A233" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B233" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C233" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D233" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E233" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F233" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G233" t="inlineStr">
+        <x:is>
+          <x:t>82.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H233" t="inlineStr">
+        <x:is>
+          <x:t>12.15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I233" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J233" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="234">
+      <x:c r="A234" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B234" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C234" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D234" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E234" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F234" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G234" t="inlineStr">
+        <x:is>
+          <x:t>82.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H234" t="inlineStr">
+        <x:is>
+          <x:t>12.15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I234" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J234" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="235">
+      <x:c r="A235" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B235" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C235" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D235" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E235" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F235" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G235" t="inlineStr">
+        <x:is>
+          <x:t>82.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H235" t="inlineStr">
+        <x:is>
+          <x:t>11.95</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I235" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J235" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="236">
+      <x:c r="A236" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B236" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C236" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D236" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E236" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F236" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G236" t="inlineStr">
+        <x:is>
+          <x:t>78.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H236" t="inlineStr">
+        <x:is>
+          <x:t>14.73</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I236" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J236" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="237">
+      <x:c r="A237" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B237" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C237" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D237" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E237" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F237" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G237" t="inlineStr">
+        <x:is>
+          <x:t>79</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H237" t="inlineStr">
+        <x:is>
+          <x:t>14.83</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I237" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J237" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="238">
+      <x:c r="A238" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B238" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C238" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D238" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E238" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F238" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G238" t="inlineStr">
+        <x:is>
+          <x:t>79.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H238" t="inlineStr">
+        <x:is>
+          <x:t>14.79</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I238" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J238" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="239">
+      <x:c r="A239" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B239" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C239" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D239" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E239" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G239" t="inlineStr">
+        <x:is>
+          <x:t>79.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H239" t="inlineStr">
+        <x:is>
+          <x:t>14.78</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I239" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J239" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="240">
+      <x:c r="A240" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B240" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C240" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D240" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E240" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F240" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G240" t="inlineStr">
+        <x:is>
+          <x:t>79.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H240" t="inlineStr">
+        <x:is>
+          <x:t>14.72</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I240" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J240" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>