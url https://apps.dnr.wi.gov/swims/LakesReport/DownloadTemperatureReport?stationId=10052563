--- v0 (2025-11-01)
+++ v1 (2026-04-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4da9142f1ff844e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ed0cbf43eda4a5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdbe5d89741cc400e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R94fd5502e8a240d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdbe5d89741cc400e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R94fd5502e8a240d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>