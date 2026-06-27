--- v1 (2026-04-07)
+++ v2 (2026-06-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ed0cbf43eda4a5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R879e0496a9384ad4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R94fd5502e8a240d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdc90d00531c6421c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R94fd5502e8a240d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdc90d00531c6421c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -6555,28 +6555,340 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G126" t="inlineStr">
         <x:is>
           <x:t>70.2</x:t>
         </x:is>
       </x:c>
       <x:c r="H126" t="inlineStr">
         <x:is>
           <x:t>8.42</x:t>
         </x:is>
       </x:c>
       <x:c r="I126" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J126" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="127">
+      <x:c r="A127" t="inlineStr">
+        <x:is>
+          <x:t>05/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B127" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C127" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D127" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E127" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F127" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G127" t="inlineStr">
+        <x:is>
+          <x:t>53.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H127" t="inlineStr">
+        <x:is>
+          <x:t>113.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I127" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J127" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="128">
+      <x:c r="A128" t="inlineStr">
+        <x:is>
+          <x:t>05/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B128" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C128" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D128" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E128" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F128" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G128" t="inlineStr">
+        <x:is>
+          <x:t>53.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H128" t="inlineStr">
+        <x:is>
+          <x:t>118.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I128" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J128" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="129">
+      <x:c r="A129" t="inlineStr">
+        <x:is>
+          <x:t>05/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B129" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C129" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D129" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E129" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G129" t="inlineStr">
+        <x:is>
+          <x:t>52.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H129" t="inlineStr">
+        <x:is>
+          <x:t>116.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I129" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J129" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="130">
+      <x:c r="A130" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B130" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C130" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D130" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E130" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G130" t="inlineStr">
+        <x:is>
+          <x:t>71.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H130" t="inlineStr">
+        <x:is>
+          <x:t>120.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I130" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J130" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="131">
+      <x:c r="A131" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B131" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C131" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D131" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E131" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G131" t="inlineStr">
+        <x:is>
+          <x:t>70.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H131" t="inlineStr">
+        <x:is>
+          <x:t>122.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I131" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J131" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="132">
+      <x:c r="A132" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B132" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C132" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D132" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E132" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F132" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G132" t="inlineStr">
+        <x:is>
+          <x:t>68.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H132" t="inlineStr">
+        <x:is>
+          <x:t>120.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I132" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J132" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>