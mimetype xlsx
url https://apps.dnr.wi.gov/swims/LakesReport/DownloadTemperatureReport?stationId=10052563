--- v2 (2026-06-27)
+++ v3 (2026-08-23)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R879e0496a9384ad4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d7b3fc03d9b4685" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdc90d00531c6421c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8828d38639514820"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdc90d00531c6421c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8828d38639514820" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -3317,51 +3317,51 @@
           <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D64" t="inlineStr">
         <x:is>
           <x:t>2022</x:t>
         </x:is>
       </x:c>
       <x:c r="E64" t="inlineStr">
         <x:is>
           <x:t>0</x:t>
         </x:is>
       </x:c>
       <x:c r="F64" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G64" t="inlineStr">
         <x:is>
           <x:t>69.9</x:t>
         </x:is>
       </x:c>
       <x:c r="H64" t="inlineStr">
         <x:is>
-          <x:t>86.6</x:t>
+          <x:t>8.15</x:t>
         </x:is>
       </x:c>
       <x:c r="I64" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J64" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="inlineStr">
         <x:is>
           <x:t>09/13/2022</x:t>
         </x:is>
       </x:c>
       <x:c r="B65" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="C65" t="inlineStr">
@@ -3369,51 +3369,51 @@
           <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D65" t="inlineStr">
         <x:is>
           <x:t>2022</x:t>
         </x:is>
       </x:c>
       <x:c r="E65" t="inlineStr">
         <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="F65" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G65" t="inlineStr">
         <x:is>
           <x:t>64.7</x:t>
         </x:is>
       </x:c>
       <x:c r="H65" t="inlineStr">
         <x:is>
-          <x:t>84.9</x:t>
+          <x:t>8.01</x:t>
         </x:is>
       </x:c>
       <x:c r="I65" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J65" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="inlineStr">
         <x:is>
           <x:t>09/13/2022</x:t>
         </x:is>
       </x:c>
       <x:c r="B66" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="C66" t="inlineStr">
@@ -3421,51 +3421,51 @@
           <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D66" t="inlineStr">
         <x:is>
           <x:t>2022</x:t>
         </x:is>
       </x:c>
       <x:c r="E66" t="inlineStr">
         <x:is>
           <x:t>2</x:t>
         </x:is>
       </x:c>
       <x:c r="F66" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G66" t="inlineStr">
         <x:is>
           <x:t>64.7</x:t>
         </x:is>
       </x:c>
       <x:c r="H66" t="inlineStr">
         <x:is>
-          <x:t>84.7</x:t>
+          <x:t>8</x:t>
         </x:is>
       </x:c>
       <x:c r="I66" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J66" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="inlineStr">
         <x:is>
           <x:t>09/13/2022</x:t>
         </x:is>
       </x:c>
       <x:c r="B67" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="C67" t="inlineStr">
@@ -3473,51 +3473,51 @@
           <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D67" t="inlineStr">
         <x:is>
           <x:t>2022</x:t>
         </x:is>
       </x:c>
       <x:c r="E67" t="inlineStr">
         <x:is>
           <x:t>3</x:t>
         </x:is>
       </x:c>
       <x:c r="F67" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G67" t="inlineStr">
         <x:is>
           <x:t>64.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H67" t="inlineStr">
         <x:is>
-          <x:t>81</x:t>
+          <x:t>7.67</x:t>
         </x:is>
       </x:c>
       <x:c r="I67" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J67" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="inlineStr">
         <x:is>
           <x:t>09/13/2022</x:t>
         </x:is>
       </x:c>
       <x:c r="B68" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="C68" t="inlineStr">
@@ -3525,51 +3525,51 @@
           <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D68" t="inlineStr">
         <x:is>
           <x:t>2022</x:t>
         </x:is>
       </x:c>
       <x:c r="E68" t="inlineStr">
         <x:is>
           <x:t>4</x:t>
         </x:is>
       </x:c>
       <x:c r="F68" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G68" t="inlineStr">
         <x:is>
           <x:t>64.1</x:t>
         </x:is>
       </x:c>
       <x:c r="H68" t="inlineStr">
         <x:is>
-          <x:t>80.2</x:t>
+          <x:t>7.63</x:t>
         </x:is>
       </x:c>
       <x:c r="I68" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J68" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="inlineStr">
         <x:is>
           <x:t>09/13/2022</x:t>
         </x:is>
       </x:c>
       <x:c r="B69" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="C69" t="inlineStr">
@@ -3577,51 +3577,51 @@
           <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D69" t="inlineStr">
         <x:is>
           <x:t>2022</x:t>
         </x:is>
       </x:c>
       <x:c r="E69" t="inlineStr">
         <x:is>
           <x:t>5</x:t>
         </x:is>
       </x:c>
       <x:c r="F69" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G69" t="inlineStr">
         <x:is>
           <x:t>63.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H69" t="inlineStr">
         <x:is>
-          <x:t>72.9</x:t>
+          <x:t>7.05</x:t>
         </x:is>
       </x:c>
       <x:c r="I69" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J69" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="inlineStr">
         <x:is>
           <x:t>05/15/2023</x:t>
         </x:is>
       </x:c>
       <x:c r="B70" t="inlineStr">
         <x:is>
           <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="C70" t="inlineStr">
@@ -5761,51 +5761,51 @@
           <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="D111" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E111" t="inlineStr">
         <x:is>
           <x:t>0</x:t>
         </x:is>
       </x:c>
       <x:c r="F111" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G111" t="inlineStr">
         <x:is>
           <x:t>74.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H111" t="inlineStr">
         <x:is>
-          <x:t>115.6</x:t>
+          <x:t>9.93</x:t>
         </x:is>
       </x:c>
       <x:c r="I111" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J111" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="112">
       <x:c r="A112" t="inlineStr">
         <x:is>
           <x:t>07/15/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B112" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C112" t="inlineStr">
@@ -5813,51 +5813,51 @@
           <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="D112" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E112" t="inlineStr">
         <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="F112" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G112" t="inlineStr">
         <x:is>
           <x:t>74.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H112" t="inlineStr">
         <x:is>
-          <x:t>115.5</x:t>
+          <x:t>9.51</x:t>
         </x:is>
       </x:c>
       <x:c r="I112" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J112" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="113">
       <x:c r="A113" t="inlineStr">
         <x:is>
           <x:t>07/15/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B113" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C113" t="inlineStr">
@@ -5865,51 +5865,51 @@
           <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="D113" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E113" t="inlineStr">
         <x:is>
           <x:t>2</x:t>
         </x:is>
       </x:c>
       <x:c r="F113" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G113" t="inlineStr">
         <x:is>
           <x:t>74.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H113" t="inlineStr">
         <x:is>
-          <x:t>115.5</x:t>
+          <x:t>9.51</x:t>
         </x:is>
       </x:c>
       <x:c r="I113" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J113" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="114">
       <x:c r="A114" t="inlineStr">
         <x:is>
           <x:t>07/15/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B114" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C114" t="inlineStr">
@@ -5917,51 +5917,51 @@
           <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="D114" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E114" t="inlineStr">
         <x:is>
           <x:t>3</x:t>
         </x:is>
       </x:c>
       <x:c r="F114" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G114" t="inlineStr">
         <x:is>
           <x:t>74.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H114" t="inlineStr">
         <x:is>
-          <x:t>114.7</x:t>
+          <x:t>9.46</x:t>
         </x:is>
       </x:c>
       <x:c r="I114" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J114" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="115">
       <x:c r="A115" t="inlineStr">
         <x:is>
           <x:t>08/13/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B115" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="C115" t="inlineStr">
@@ -6558,337 +6558,1585 @@
       </x:c>
       <x:c r="G126" t="inlineStr">
         <x:is>
           <x:t>70.2</x:t>
         </x:is>
       </x:c>
       <x:c r="H126" t="inlineStr">
         <x:is>
           <x:t>8.42</x:t>
         </x:is>
       </x:c>
       <x:c r="I126" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J126" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="127">
       <x:c r="A127" t="inlineStr">
         <x:is>
-          <x:t>05/11/2026</x:t>
+          <x:t>06/10/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B127" t="inlineStr">
         <x:is>
-          <x:t>05</x:t>
+          <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="C127" t="inlineStr">
         <x:is>
-          <x:t>11</x:t>
+          <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="D127" t="inlineStr">
         <x:is>
-          <x:t>2026</x:t>
+          <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E127" t="inlineStr">
         <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="F127" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G127" t="inlineStr">
         <x:is>
-          <x:t>53.9</x:t>
+          <x:t>65.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H127" t="inlineStr">
         <x:is>
-          <x:t>113.9</x:t>
+          <x:t>9.34</x:t>
         </x:is>
       </x:c>
       <x:c r="I127" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J127" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="128">
       <x:c r="A128" t="inlineStr">
         <x:is>
-          <x:t>05/11/2026</x:t>
+          <x:t>06/10/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B128" t="inlineStr">
         <x:is>
-          <x:t>05</x:t>
+          <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="C128" t="inlineStr">
         <x:is>
-          <x:t>11</x:t>
+          <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="D128" t="inlineStr">
         <x:is>
-          <x:t>2026</x:t>
+          <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E128" t="inlineStr">
         <x:is>
           <x:t>3</x:t>
         </x:is>
       </x:c>
       <x:c r="F128" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G128" t="inlineStr">
         <x:is>
-          <x:t>53.9</x:t>
+          <x:t>65.7</x:t>
         </x:is>
       </x:c>
       <x:c r="H128" t="inlineStr">
         <x:is>
-          <x:t>118.5</x:t>
+          <x:t>9.36</x:t>
         </x:is>
       </x:c>
       <x:c r="I128" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J128" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="129">
       <x:c r="A129" t="inlineStr">
         <x:is>
-          <x:t>05/11/2026</x:t>
+          <x:t>06/10/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B129" t="inlineStr">
         <x:is>
-          <x:t>05</x:t>
+          <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="C129" t="inlineStr">
         <x:is>
-          <x:t>11</x:t>
+          <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="D129" t="inlineStr">
         <x:is>
-          <x:t>2026</x:t>
+          <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E129" t="inlineStr">
         <x:is>
-          <x:t>6</x:t>
+          <x:t>5</x:t>
         </x:is>
       </x:c>
       <x:c r="F129" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G129" t="inlineStr">
         <x:is>
-          <x:t>52.8</x:t>
+          <x:t>65.9</x:t>
         </x:is>
       </x:c>
       <x:c r="H129" t="inlineStr">
         <x:is>
-          <x:t>116.4</x:t>
+          <x:t>9.36</x:t>
         </x:is>
       </x:c>
       <x:c r="I129" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J129" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="130">
       <x:c r="A130" t="inlineStr">
         <x:is>
-          <x:t>06/15/2026</x:t>
+          <x:t>06/10/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B130" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="C130" t="inlineStr">
         <x:is>
-          <x:t>15</x:t>
+          <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="D130" t="inlineStr">
         <x:is>
-          <x:t>2026</x:t>
+          <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E130" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>7</x:t>
         </x:is>
       </x:c>
       <x:c r="F130" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G130" t="inlineStr">
         <x:is>
-          <x:t>71.9</x:t>
+          <x:t>65.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H130" t="inlineStr">
         <x:is>
-          <x:t>120.3</x:t>
+          <x:t>9.35</x:t>
         </x:is>
       </x:c>
       <x:c r="I130" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J130" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="131">
       <x:c r="A131" t="inlineStr">
         <x:is>
-          <x:t>06/15/2026</x:t>
+          <x:t>07/14/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B131" t="inlineStr">
         <x:is>
-          <x:t>06</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C131" t="inlineStr">
         <x:is>
-          <x:t>15</x:t>
+          <x:t>14</x:t>
         </x:is>
       </x:c>
       <x:c r="D131" t="inlineStr">
         <x:is>
-          <x:t>2026</x:t>
+          <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E131" t="inlineStr">
         <x:is>
-          <x:t>3</x:t>
+          <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="F131" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G131" t="inlineStr">
         <x:is>
-          <x:t>70.4</x:t>
+          <x:t>76.7</x:t>
         </x:is>
       </x:c>
       <x:c r="H131" t="inlineStr">
         <x:is>
-          <x:t>122.7</x:t>
+          <x:t>9.35</x:t>
         </x:is>
       </x:c>
       <x:c r="I131" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J131" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="132">
       <x:c r="A132" t="inlineStr">
         <x:is>
+          <x:t>07/14/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B132" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C132" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D132" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E132" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F132" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G132" t="inlineStr">
+        <x:is>
+          <x:t>76.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H132" t="inlineStr">
+        <x:is>
+          <x:t>9.53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I132" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J132" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="133">
+      <x:c r="A133" t="inlineStr">
+        <x:is>
+          <x:t>07/14/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B133" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C133" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D133" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E133" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F133" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G133" t="inlineStr">
+        <x:is>
+          <x:t>76.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H133" t="inlineStr">
+        <x:is>
+          <x:t>8.54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I133" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J133" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="134">
+      <x:c r="A134" t="inlineStr">
+        <x:is>
+          <x:t>07/14/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B134" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C134" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D134" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E134" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F134" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G134" t="inlineStr">
+        <x:is>
+          <x:t>75.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H134" t="inlineStr">
+        <x:is>
+          <x:t>8.39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I134" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J134" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="135">
+      <x:c r="A135" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B135" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C135" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D135" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E135" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F135" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G135" t="inlineStr">
+        <x:is>
+          <x:t>75.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H135" t="inlineStr">
+        <x:is>
+          <x:t>8.14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I135" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J135" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="136">
+      <x:c r="A136" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B136" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C136" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D136" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E136" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F136" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G136" t="inlineStr">
+        <x:is>
+          <x:t>75.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H136" t="inlineStr">
+        <x:is>
+          <x:t>8.08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I136" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J136" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="137">
+      <x:c r="A137" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B137" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C137" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D137" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E137" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G137" t="inlineStr">
+        <x:is>
+          <x:t>75.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H137" t="inlineStr">
+        <x:is>
+          <x:t>8.05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I137" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J137" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="138">
+      <x:c r="A138" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B138" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C138" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D138" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E138" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F138" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G138" t="inlineStr">
+        <x:is>
+          <x:t>75.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H138" t="inlineStr">
+        <x:is>
+          <x:t>7.93</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I138" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J138" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="139">
+      <x:c r="A139" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B139" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C139" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D139" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E139" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F139" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G139" t="inlineStr">
+        <x:is>
+          <x:t>75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H139" t="inlineStr">
+        <x:is>
+          <x:t>6.91</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I139" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J139" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="140">
+      <x:c r="A140" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B140" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C140" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D140" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E140" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F140" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G140" t="inlineStr">
+        <x:is>
+          <x:t>69.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H140" t="inlineStr">
+        <x:is>
+          <x:t>4.88</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I140" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J140" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="141">
+      <x:c r="A141" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B141" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C141" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D141" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E141" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F141" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G141" t="inlineStr">
+        <x:is>
+          <x:t>69</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H141" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I141" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J141" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="142">
+      <x:c r="A142" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B142" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C142" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D142" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E142" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F142" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G142" t="inlineStr">
+        <x:is>
+          <x:t>68.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H142" t="inlineStr">
+        <x:is>
+          <x:t>9.44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I142" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J142" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="143">
+      <x:c r="A143" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B143" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C143" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D143" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E143" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F143" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G143" t="inlineStr">
+        <x:is>
+          <x:t>67.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H143" t="inlineStr">
+        <x:is>
+          <x:t>9.57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I143" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J143" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="144">
+      <x:c r="A144" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B144" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C144" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D144" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E144" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F144" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G144" t="inlineStr">
+        <x:is>
+          <x:t>67.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H144" t="inlineStr">
+        <x:is>
+          <x:t>9.55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I144" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J144" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="145">
+      <x:c r="A145" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B145" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C145" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D145" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E145" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F145" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G145" t="inlineStr">
+        <x:is>
+          <x:t>62.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H145" t="inlineStr">
+        <x:is>
+          <x:t>6.79</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I145" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J145" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="146">
+      <x:c r="A146" t="inlineStr">
+        <x:is>
+          <x:t>05/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B146" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C146" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D146" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E146" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F146" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G146" t="inlineStr">
+        <x:is>
+          <x:t>53.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H146" t="inlineStr">
+        <x:is>
+          <x:t>12.26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I146" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J146" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="147">
+      <x:c r="A147" t="inlineStr">
+        <x:is>
+          <x:t>05/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B147" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C147" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D147" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E147" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F147" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G147" t="inlineStr">
+        <x:is>
+          <x:t>53.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H147" t="inlineStr">
+        <x:is>
+          <x:t>12.76</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I147" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J147" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="148">
+      <x:c r="A148" t="inlineStr">
+        <x:is>
+          <x:t>05/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B148" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C148" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D148" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E148" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F148" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G148" t="inlineStr">
+        <x:is>
+          <x:t>52.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H148" t="inlineStr">
+        <x:is>
+          <x:t>12.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I148" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J148" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="149">
+      <x:c r="A149" t="inlineStr">
+        <x:is>
           <x:t>06/15/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="B132" t="inlineStr">
+      <x:c r="B149" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
-      <x:c r="C132" t="inlineStr">
+      <x:c r="C149" t="inlineStr">
         <x:is>
           <x:t>15</x:t>
         </x:is>
       </x:c>
-      <x:c r="D132" t="inlineStr">
+      <x:c r="D149" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="E132" t="inlineStr">
+      <x:c r="E149" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F149" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G149" t="inlineStr">
+        <x:is>
+          <x:t>71.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H149" t="inlineStr">
+        <x:is>
+          <x:t>10.19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I149" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J149" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="150">
+      <x:c r="A150" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B150" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C150" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D150" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E150" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F150" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G150" t="inlineStr">
+        <x:is>
+          <x:t>70.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H150" t="inlineStr">
+        <x:is>
+          <x:t>10.56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I150" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J150" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="151">
+      <x:c r="A151" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B151" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C151" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D151" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E151" t="inlineStr">
         <x:is>
           <x:t>6</x:t>
         </x:is>
       </x:c>
-      <x:c r="F132" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="G132" t="inlineStr">
+      <x:c r="F151" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G151" t="inlineStr">
         <x:is>
           <x:t>68.3</x:t>
         </x:is>
       </x:c>
-      <x:c r="H132" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="J132" t="inlineStr">
+      <x:c r="H151" t="inlineStr">
+        <x:is>
+          <x:t>11.18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I151" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J151" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="152">
+      <x:c r="A152" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B152" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C152" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D152" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E152" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F152" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G152" t="inlineStr">
+        <x:is>
+          <x:t>80.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H152" t="inlineStr">
+        <x:is>
+          <x:t>12.76</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I152" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J152" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="153">
+      <x:c r="A153" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B153" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C153" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D153" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E153" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F153" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G153" t="inlineStr">
+        <x:is>
+          <x:t>80.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H153" t="inlineStr">
+        <x:is>
+          <x:t>12.77</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I153" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J153" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="154">
+      <x:c r="A154" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B154" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C154" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D154" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E154" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F154" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G154" t="inlineStr">
+        <x:is>
+          <x:t>77.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H154" t="inlineStr">
+        <x:is>
+          <x:t>13.22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I154" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J154" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="155">
+      <x:c r="A155" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B155" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C155" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D155" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E155" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G155" t="inlineStr">
+        <x:is>
+          <x:t>75.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H155" t="inlineStr">
+        <x:is>
+          <x:t>13.03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I155" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J155" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="156">
+      <x:c r="A156" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B156" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C156" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D156" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E156" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F156" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G156" t="inlineStr">
+        <x:is>
+          <x:t>75.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H156" t="inlineStr">
+        <x:is>
+          <x:t>10.46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I156" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J156" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>