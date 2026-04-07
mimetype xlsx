--- v1 (2026-02-12)
+++ v2 (2026-04-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46c4d7b3803941b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff119bfa52264067" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R04e473f44cf14df7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8e25aea81c2c4120"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R04e473f44cf14df7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8e25aea81c2c4120" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>