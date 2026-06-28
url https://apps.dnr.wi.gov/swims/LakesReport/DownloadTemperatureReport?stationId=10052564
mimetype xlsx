--- v2 (2026-04-07)
+++ v3 (2026-06-28)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff119bfa52264067" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb843efe69c4344f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8e25aea81c2c4120"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9b684f7a8bef441b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8e25aea81c2c4120" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9b684f7a8bef441b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -8895,28 +8895,392 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G171" t="inlineStr">
         <x:is>
           <x:t>70.7</x:t>
         </x:is>
       </x:c>
       <x:c r="H171" t="inlineStr">
         <x:is>
           <x:t>6.32</x:t>
         </x:is>
       </x:c>
       <x:c r="I171" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J171" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="172">
+      <x:c r="A172" t="inlineStr">
+        <x:is>
+          <x:t>05/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B172" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C172" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D172" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E172" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F172" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G172" t="inlineStr">
+        <x:is>
+          <x:t>65.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H172" t="inlineStr">
+        <x:is>
+          <x:t>96.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I172" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J172" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="173">
+      <x:c r="A173" t="inlineStr">
+        <x:is>
+          <x:t>05/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B173" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C173" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D173" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E173" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F173" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G173" t="inlineStr">
+        <x:is>
+          <x:t>61.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H173" t="inlineStr">
+        <x:is>
+          <x:t>90.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I173" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J173" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="174">
+      <x:c r="A174" t="inlineStr">
+        <x:is>
+          <x:t>05/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B174" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C174" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D174" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E174" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F174" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G174" t="inlineStr">
+        <x:is>
+          <x:t>56.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H174" t="inlineStr">
+        <x:is>
+          <x:t>59.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I174" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J174" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="175">
+      <x:c r="A175" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B175" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C175" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D175" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E175" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F175" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G175" t="inlineStr">
+        <x:is>
+          <x:t>69.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H175" t="inlineStr">
+        <x:is>
+          <x:t>72</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I175" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J175" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="176">
+      <x:c r="A176" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B176" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C176" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D176" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E176" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F176" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G176" t="inlineStr">
+        <x:is>
+          <x:t>69.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H176" t="inlineStr">
+        <x:is>
+          <x:t>71.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I176" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J176" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="177">
+      <x:c r="A177" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B177" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C177" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D177" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E177" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F177" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G177" t="inlineStr">
+        <x:is>
+          <x:t>67</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H177" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I177" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J177" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="178">
+      <x:c r="A178" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B178" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C178" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D178" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E178" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F178" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G178" t="inlineStr">
+        <x:is>
+          <x:t>61.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H178" t="inlineStr">
+        <x:is>
+          <x:t>6.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I178" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J178" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>