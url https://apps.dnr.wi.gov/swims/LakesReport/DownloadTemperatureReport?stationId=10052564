--- v3 (2026-06-28)
+++ v4 (2026-08-23)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb843efe69c4344f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R575ef6d519b94bdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9b684f7a8bef441b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rce4be56b87b54fa1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9b684f7a8bef441b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rce4be56b87b54fa1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -4253,51 +4253,51 @@
           <x:t>14</x:t>
         </x:is>
       </x:c>
       <x:c r="D82" t="inlineStr">
         <x:is>
           <x:t>2022</x:t>
         </x:is>
       </x:c>
       <x:c r="E82" t="inlineStr">
         <x:is>
           <x:t>0</x:t>
         </x:is>
       </x:c>
       <x:c r="F82" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G82" t="inlineStr">
         <x:is>
           <x:t>66.9</x:t>
         </x:is>
       </x:c>
       <x:c r="H82" t="inlineStr">
         <x:is>
-          <x:t>82</x:t>
+          <x:t>7.54</x:t>
         </x:is>
       </x:c>
       <x:c r="I82" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J82" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="inlineStr">
         <x:is>
           <x:t>09/14/2022</x:t>
         </x:is>
       </x:c>
       <x:c r="B83" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="C83" t="inlineStr">
@@ -4305,51 +4305,51 @@
           <x:t>14</x:t>
         </x:is>
       </x:c>
       <x:c r="D83" t="inlineStr">
         <x:is>
           <x:t>2022</x:t>
         </x:is>
       </x:c>
       <x:c r="E83" t="inlineStr">
         <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="F83" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G83" t="inlineStr">
         <x:is>
           <x:t>67.1</x:t>
         </x:is>
       </x:c>
       <x:c r="H83" t="inlineStr">
         <x:is>
-          <x:t>80.8</x:t>
+          <x:t>7.42</x:t>
         </x:is>
       </x:c>
       <x:c r="I83" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J83" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="inlineStr">
         <x:is>
           <x:t>09/14/2022</x:t>
         </x:is>
       </x:c>
       <x:c r="B84" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="C84" t="inlineStr">
@@ -4357,51 +4357,51 @@
           <x:t>14</x:t>
         </x:is>
       </x:c>
       <x:c r="D84" t="inlineStr">
         <x:is>
           <x:t>2022</x:t>
         </x:is>
       </x:c>
       <x:c r="E84" t="inlineStr">
         <x:is>
           <x:t>2</x:t>
         </x:is>
       </x:c>
       <x:c r="F84" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G84" t="inlineStr">
         <x:is>
           <x:t>67.2</x:t>
         </x:is>
       </x:c>
       <x:c r="H84" t="inlineStr">
         <x:is>
-          <x:t>79.9</x:t>
+          <x:t>7.34</x:t>
         </x:is>
       </x:c>
       <x:c r="I84" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J84" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="inlineStr">
         <x:is>
           <x:t>09/14/2022</x:t>
         </x:is>
       </x:c>
       <x:c r="B85" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="C85" t="inlineStr">
@@ -4409,51 +4409,51 @@
           <x:t>14</x:t>
         </x:is>
       </x:c>
       <x:c r="D85" t="inlineStr">
         <x:is>
           <x:t>2022</x:t>
         </x:is>
       </x:c>
       <x:c r="E85" t="inlineStr">
         <x:is>
           <x:t>3</x:t>
         </x:is>
       </x:c>
       <x:c r="F85" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G85" t="inlineStr">
         <x:is>
           <x:t>67.2</x:t>
         </x:is>
       </x:c>
       <x:c r="H85" t="inlineStr">
         <x:is>
-          <x:t>78.3</x:t>
+          <x:t>7.19</x:t>
         </x:is>
       </x:c>
       <x:c r="I85" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J85" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="inlineStr">
         <x:is>
           <x:t>09/14/2022</x:t>
         </x:is>
       </x:c>
       <x:c r="B86" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="C86" t="inlineStr">
@@ -4461,51 +4461,51 @@
           <x:t>14</x:t>
         </x:is>
       </x:c>
       <x:c r="D86" t="inlineStr">
         <x:is>
           <x:t>2022</x:t>
         </x:is>
       </x:c>
       <x:c r="E86" t="inlineStr">
         <x:is>
           <x:t>4</x:t>
         </x:is>
       </x:c>
       <x:c r="F86" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G86" t="inlineStr">
         <x:is>
           <x:t>66.9</x:t>
         </x:is>
       </x:c>
       <x:c r="H86" t="inlineStr">
         <x:is>
-          <x:t>71.2</x:t>
+          <x:t>6.55</x:t>
         </x:is>
       </x:c>
       <x:c r="I86" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J86" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="inlineStr">
         <x:is>
           <x:t>09/14/2022</x:t>
         </x:is>
       </x:c>
       <x:c r="B87" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="C87" t="inlineStr">
@@ -4513,51 +4513,51 @@
           <x:t>14</x:t>
         </x:is>
       </x:c>
       <x:c r="D87" t="inlineStr">
         <x:is>
           <x:t>2022</x:t>
         </x:is>
       </x:c>
       <x:c r="E87" t="inlineStr">
         <x:is>
           <x:t>5</x:t>
         </x:is>
       </x:c>
       <x:c r="F87" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G87" t="inlineStr">
         <x:is>
           <x:t>66.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H87" t="inlineStr">
         <x:is>
-          <x:t>69.2</x:t>
+          <x:t>6.39</x:t>
         </x:is>
       </x:c>
       <x:c r="I87" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J87" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="inlineStr">
         <x:is>
           <x:t>09/14/2022</x:t>
         </x:is>
       </x:c>
       <x:c r="B88" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="C88" t="inlineStr">
@@ -4565,51 +4565,51 @@
           <x:t>14</x:t>
         </x:is>
       </x:c>
       <x:c r="D88" t="inlineStr">
         <x:is>
           <x:t>2022</x:t>
         </x:is>
       </x:c>
       <x:c r="E88" t="inlineStr">
         <x:is>
           <x:t>6</x:t>
         </x:is>
       </x:c>
       <x:c r="F88" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G88" t="inlineStr">
         <x:is>
           <x:t>66.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H88" t="inlineStr">
         <x:is>
-          <x:t>66.4</x:t>
+          <x:t>6.13</x:t>
         </x:is>
       </x:c>
       <x:c r="I88" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J88" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="inlineStr">
         <x:is>
           <x:t>09/14/2022</x:t>
         </x:is>
       </x:c>
       <x:c r="B89" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="C89" t="inlineStr">
@@ -4617,51 +4617,51 @@
           <x:t>14</x:t>
         </x:is>
       </x:c>
       <x:c r="D89" t="inlineStr">
         <x:is>
           <x:t>2022</x:t>
         </x:is>
       </x:c>
       <x:c r="E89" t="inlineStr">
         <x:is>
           <x:t>7</x:t>
         </x:is>
       </x:c>
       <x:c r="F89" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G89" t="inlineStr">
         <x:is>
           <x:t>66.2</x:t>
         </x:is>
       </x:c>
       <x:c r="H89" t="inlineStr">
         <x:is>
-          <x:t>53</x:t>
+          <x:t>4.91</x:t>
         </x:is>
       </x:c>
       <x:c r="I89" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J89" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="inlineStr">
         <x:is>
           <x:t>09/14/2022</x:t>
         </x:is>
       </x:c>
       <x:c r="B90" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="C90" t="inlineStr">
@@ -4669,51 +4669,51 @@
           <x:t>14</x:t>
         </x:is>
       </x:c>
       <x:c r="D90" t="inlineStr">
         <x:is>
           <x:t>2022</x:t>
         </x:is>
       </x:c>
       <x:c r="E90" t="inlineStr">
         <x:is>
           <x:t>8</x:t>
         </x:is>
       </x:c>
       <x:c r="F90" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G90" t="inlineStr">
         <x:is>
           <x:t>66.1</x:t>
         </x:is>
       </x:c>
       <x:c r="H90" t="inlineStr">
         <x:is>
-          <x:t>51.4</x:t>
+          <x:t>4.77</x:t>
         </x:is>
       </x:c>
       <x:c r="I90" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J90" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="inlineStr">
         <x:is>
           <x:t>05/16/2023</x:t>
         </x:is>
       </x:c>
       <x:c r="B91" t="inlineStr">
         <x:is>
           <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="C91" t="inlineStr">
@@ -7633,51 +7633,51 @@
           <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="D147" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E147" t="inlineStr">
         <x:is>
           <x:t>0</x:t>
         </x:is>
       </x:c>
       <x:c r="F147" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G147" t="inlineStr">
         <x:is>
           <x:t>79</x:t>
         </x:is>
       </x:c>
       <x:c r="H147" t="inlineStr">
         <x:is>
-          <x:t>101.7</x:t>
+          <x:t>7.99</x:t>
         </x:is>
       </x:c>
       <x:c r="I147" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J147" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="148">
       <x:c r="A148" t="inlineStr">
         <x:is>
           <x:t>07/15/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B148" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C148" t="inlineStr">
@@ -7685,51 +7685,51 @@
           <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="D148" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E148" t="inlineStr">
         <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="F148" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G148" t="inlineStr">
         <x:is>
           <x:t>78.2</x:t>
         </x:is>
       </x:c>
       <x:c r="H148" t="inlineStr">
         <x:is>
-          <x:t>99.3</x:t>
+          <x:t>7.87</x:t>
         </x:is>
       </x:c>
       <x:c r="I148" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J148" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="149">
       <x:c r="A149" t="inlineStr">
         <x:is>
           <x:t>07/15/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B149" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C149" t="inlineStr">
@@ -7737,51 +7737,51 @@
           <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="D149" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E149" t="inlineStr">
         <x:is>
           <x:t>2</x:t>
         </x:is>
       </x:c>
       <x:c r="F149" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G149" t="inlineStr">
         <x:is>
           <x:t>77.1</x:t>
         </x:is>
       </x:c>
       <x:c r="H149" t="inlineStr">
         <x:is>
-          <x:t>97.4</x:t>
+          <x:t>7.8</x:t>
         </x:is>
       </x:c>
       <x:c r="I149" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J149" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="150">
       <x:c r="A150" t="inlineStr">
         <x:is>
           <x:t>07/15/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B150" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C150" t="inlineStr">
@@ -7789,51 +7789,51 @@
           <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="D150" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E150" t="inlineStr">
         <x:is>
           <x:t>3</x:t>
         </x:is>
       </x:c>
       <x:c r="F150" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G150" t="inlineStr">
         <x:is>
           <x:t>76.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H150" t="inlineStr">
         <x:is>
-          <x:t>91</x:t>
+          <x:t>7.32</x:t>
         </x:is>
       </x:c>
       <x:c r="I150" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J150" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="151">
       <x:c r="A151" t="inlineStr">
         <x:is>
           <x:t>07/15/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B151" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C151" t="inlineStr">
@@ -7841,51 +7841,51 @@
           <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="D151" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E151" t="inlineStr">
         <x:is>
           <x:t>4</x:t>
         </x:is>
       </x:c>
       <x:c r="F151" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G151" t="inlineStr">
         <x:is>
           <x:t>75.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H151" t="inlineStr">
         <x:is>
-          <x:t>83.4</x:t>
+          <x:t>6.79</x:t>
         </x:is>
       </x:c>
       <x:c r="I151" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J151" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="152">
       <x:c r="A152" t="inlineStr">
         <x:is>
           <x:t>07/15/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B152" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C152" t="inlineStr">
@@ -7893,51 +7893,51 @@
           <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="D152" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E152" t="inlineStr">
         <x:is>
           <x:t>5</x:t>
         </x:is>
       </x:c>
       <x:c r="F152" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G152" t="inlineStr">
         <x:is>
           <x:t>72.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H152" t="inlineStr">
         <x:is>
-          <x:t>57</x:t>
+          <x:t>4.8</x:t>
         </x:is>
       </x:c>
       <x:c r="I152" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J152" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="153">
       <x:c r="A153" t="inlineStr">
         <x:is>
           <x:t>07/15/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B153" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C153" t="inlineStr">
@@ -7945,51 +7945,51 @@
           <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="D153" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E153" t="inlineStr">
         <x:is>
           <x:t>6</x:t>
         </x:is>
       </x:c>
       <x:c r="F153" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G153" t="inlineStr">
         <x:is>
           <x:t>68.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H153" t="inlineStr">
         <x:is>
-          <x:t>24.6</x:t>
+          <x:t>2.16</x:t>
         </x:is>
       </x:c>
       <x:c r="I153" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J153" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="154">
       <x:c r="A154" t="inlineStr">
         <x:is>
           <x:t>07/15/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B154" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C154" t="inlineStr">
@@ -7997,1290 +7997,3422 @@
           <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="D154" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E154" t="inlineStr">
         <x:is>
           <x:t>7</x:t>
         </x:is>
       </x:c>
       <x:c r="F154" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G154" t="inlineStr">
         <x:is>
           <x:t>64.1</x:t>
         </x:is>
       </x:c>
       <x:c r="H154" t="inlineStr">
         <x:is>
-          <x:t>17.7</x:t>
+          <x:t>1.56</x:t>
         </x:is>
       </x:c>
       <x:c r="I154" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J154" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="155">
       <x:c r="A155" t="inlineStr">
         <x:is>
-          <x:t>08/13/2024</x:t>
+          <x:t>07/19/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B155" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C155" t="inlineStr">
         <x:is>
-          <x:t>13</x:t>
+          <x:t>19</x:t>
         </x:is>
       </x:c>
       <x:c r="D155" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E155" t="inlineStr">
         <x:is>
           <x:t>0</x:t>
         </x:is>
       </x:c>
       <x:c r="F155" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G155" t="inlineStr">
         <x:is>
-          <x:t>72.3</x:t>
+          <x:t>76.9</x:t>
         </x:is>
       </x:c>
       <x:c r="H155" t="inlineStr">
         <x:is>
-          <x:t>8.83</x:t>
+          <x:t>7.87</x:t>
         </x:is>
       </x:c>
       <x:c r="I155" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J155" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="156">
       <x:c r="A156" t="inlineStr">
         <x:is>
-          <x:t>08/13/2024</x:t>
+          <x:t>07/19/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B156" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C156" t="inlineStr">
         <x:is>
-          <x:t>13</x:t>
+          <x:t>19</x:t>
         </x:is>
       </x:c>
       <x:c r="D156" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E156" t="inlineStr">
         <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="F156" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G156" t="inlineStr">
         <x:is>
-          <x:t>73.3</x:t>
+          <x:t>77</x:t>
         </x:is>
       </x:c>
       <x:c r="H156" t="inlineStr">
         <x:is>
-          <x:t>8.72</x:t>
+          <x:t>7.86</x:t>
         </x:is>
       </x:c>
       <x:c r="I156" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J156" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="157">
       <x:c r="A157" t="inlineStr">
         <x:is>
-          <x:t>08/13/2024</x:t>
+          <x:t>07/19/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B157" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C157" t="inlineStr">
         <x:is>
-          <x:t>13</x:t>
+          <x:t>19</x:t>
         </x:is>
       </x:c>
       <x:c r="D157" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E157" t="inlineStr">
         <x:is>
           <x:t>2</x:t>
         </x:is>
       </x:c>
       <x:c r="F157" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G157" t="inlineStr">
         <x:is>
-          <x:t>73.7</x:t>
+          <x:t>77</x:t>
         </x:is>
       </x:c>
       <x:c r="H157" t="inlineStr">
         <x:is>
-          <x:t>8.62</x:t>
+          <x:t>7.55</x:t>
         </x:is>
       </x:c>
       <x:c r="I157" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J157" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="158">
       <x:c r="A158" t="inlineStr">
         <x:is>
-          <x:t>08/13/2024</x:t>
+          <x:t>07/19/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B158" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C158" t="inlineStr">
         <x:is>
-          <x:t>13</x:t>
+          <x:t>19</x:t>
         </x:is>
       </x:c>
       <x:c r="D158" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E158" t="inlineStr">
         <x:is>
           <x:t>3</x:t>
         </x:is>
       </x:c>
       <x:c r="F158" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G158" t="inlineStr">
         <x:is>
-          <x:t>73.9</x:t>
+          <x:t>77</x:t>
         </x:is>
       </x:c>
       <x:c r="H158" t="inlineStr">
         <x:is>
-          <x:t>8.55</x:t>
+          <x:t>7.83</x:t>
         </x:is>
       </x:c>
       <x:c r="I158" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J158" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="159">
       <x:c r="A159" t="inlineStr">
         <x:is>
-          <x:t>08/13/2024</x:t>
+          <x:t>07/19/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B159" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C159" t="inlineStr">
         <x:is>
-          <x:t>13</x:t>
+          <x:t>19</x:t>
         </x:is>
       </x:c>
       <x:c r="D159" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E159" t="inlineStr">
         <x:is>
           <x:t>4</x:t>
         </x:is>
       </x:c>
       <x:c r="F159" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G159" t="inlineStr">
         <x:is>
-          <x:t>73.5</x:t>
+          <x:t>76.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H159" t="inlineStr">
         <x:is>
-          <x:t>8.37</x:t>
+          <x:t>7.76</x:t>
         </x:is>
       </x:c>
       <x:c r="I159" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J159" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="160">
       <x:c r="A160" t="inlineStr">
         <x:is>
-          <x:t>08/13/2024</x:t>
+          <x:t>07/19/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B160" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C160" t="inlineStr">
         <x:is>
-          <x:t>13</x:t>
+          <x:t>19</x:t>
         </x:is>
       </x:c>
       <x:c r="D160" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E160" t="inlineStr">
         <x:is>
           <x:t>5</x:t>
         </x:is>
       </x:c>
       <x:c r="F160" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G160" t="inlineStr">
         <x:is>
-          <x:t>72.6</x:t>
+          <x:t>75.7</x:t>
         </x:is>
       </x:c>
       <x:c r="H160" t="inlineStr">
         <x:is>
-          <x:t>7.64</x:t>
+          <x:t>7.63</x:t>
         </x:is>
       </x:c>
       <x:c r="I160" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J160" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="161">
       <x:c r="A161" t="inlineStr">
         <x:is>
-          <x:t>08/13/2024</x:t>
+          <x:t>07/19/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B161" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C161" t="inlineStr">
         <x:is>
-          <x:t>13</x:t>
+          <x:t>19</x:t>
         </x:is>
       </x:c>
       <x:c r="D161" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E161" t="inlineStr">
         <x:is>
           <x:t>6</x:t>
         </x:is>
       </x:c>
       <x:c r="F161" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G161" t="inlineStr">
         <x:is>
-          <x:t>71.8</x:t>
+          <x:t>70.2</x:t>
         </x:is>
       </x:c>
       <x:c r="H161" t="inlineStr">
         <x:is>
-          <x:t>7.04</x:t>
+          <x:t>6.53</x:t>
         </x:is>
       </x:c>
       <x:c r="I161" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J161" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="162">
       <x:c r="A162" t="inlineStr">
         <x:is>
-          <x:t>08/13/2024</x:t>
+          <x:t>07/19/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B162" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C162" t="inlineStr">
         <x:is>
-          <x:t>13</x:t>
+          <x:t>19</x:t>
         </x:is>
       </x:c>
       <x:c r="D162" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E162" t="inlineStr">
         <x:is>
           <x:t>7</x:t>
         </x:is>
       </x:c>
       <x:c r="F162" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G162" t="inlineStr">
         <x:is>
-          <x:t>71.1</x:t>
+          <x:t>65.2</x:t>
         </x:is>
       </x:c>
       <x:c r="H162" t="inlineStr">
         <x:is>
-          <x:t>3.48</x:t>
+          <x:t>2.39</x:t>
         </x:is>
       </x:c>
       <x:c r="I162" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J162" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="163">
       <x:c r="A163" t="inlineStr">
         <x:is>
-          <x:t>08/13/2024</x:t>
+          <x:t>07/19/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B163" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C163" t="inlineStr">
         <x:is>
-          <x:t>13</x:t>
+          <x:t>19</x:t>
         </x:is>
       </x:c>
       <x:c r="D163" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E163" t="inlineStr">
         <x:is>
           <x:t>8</x:t>
         </x:is>
       </x:c>
       <x:c r="F163" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G163" t="inlineStr">
         <x:is>
-          <x:t>70.5</x:t>
+          <x:t>60.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H163" t="inlineStr">
         <x:is>
-          <x:t>2.5</x:t>
+          <x:t>.92</x:t>
         </x:is>
       </x:c>
       <x:c r="I163" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J163" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="164">
       <x:c r="A164" t="inlineStr">
         <x:is>
-          <x:t>08/13/2024</x:t>
+          <x:t>07/19/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B164" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C164" t="inlineStr">
         <x:is>
-          <x:t>13</x:t>
+          <x:t>19</x:t>
         </x:is>
       </x:c>
       <x:c r="D164" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E164" t="inlineStr">
         <x:is>
           <x:t>9</x:t>
         </x:is>
       </x:c>
       <x:c r="F164" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G164" t="inlineStr">
         <x:is>
-          <x:t>70.3</x:t>
+          <x:t>58.2</x:t>
         </x:is>
       </x:c>
       <x:c r="H164" t="inlineStr">
         <x:is>
-          <x:t>2.47</x:t>
+          <x:t>.66</x:t>
         </x:is>
       </x:c>
       <x:c r="I164" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J164" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="165">
       <x:c r="A165" t="inlineStr">
         <x:is>
-          <x:t>09/17/2024</x:t>
+          <x:t>08/13/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B165" t="inlineStr">
         <x:is>
-          <x:t>09</x:t>
+          <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="C165" t="inlineStr">
         <x:is>
-          <x:t>17</x:t>
+          <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D165" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E165" t="inlineStr">
         <x:is>
           <x:t>0</x:t>
         </x:is>
       </x:c>
       <x:c r="F165" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G165" t="inlineStr">
         <x:is>
-          <x:t>74.5</x:t>
+          <x:t>72.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H165" t="inlineStr">
         <x:is>
-          <x:t>8.62</x:t>
+          <x:t>8.83</x:t>
         </x:is>
       </x:c>
       <x:c r="I165" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J165" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="166">
       <x:c r="A166" t="inlineStr">
         <x:is>
-          <x:t>09/17/2024</x:t>
+          <x:t>08/13/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B166" t="inlineStr">
         <x:is>
-          <x:t>09</x:t>
+          <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="C166" t="inlineStr">
         <x:is>
-          <x:t>17</x:t>
+          <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D166" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E166" t="inlineStr">
         <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="F166" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G166" t="inlineStr">
         <x:is>
-          <x:t>73.5</x:t>
+          <x:t>73.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H166" t="inlineStr">
         <x:is>
-          <x:t>8.48</x:t>
+          <x:t>8.72</x:t>
         </x:is>
       </x:c>
       <x:c r="I166" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J166" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="167">
       <x:c r="A167" t="inlineStr">
         <x:is>
-          <x:t>09/17/2024</x:t>
+          <x:t>08/13/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B167" t="inlineStr">
         <x:is>
-          <x:t>09</x:t>
+          <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="C167" t="inlineStr">
         <x:is>
-          <x:t>17</x:t>
+          <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D167" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E167" t="inlineStr">
         <x:is>
           <x:t>2</x:t>
         </x:is>
       </x:c>
       <x:c r="F167" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G167" t="inlineStr">
         <x:is>
-          <x:t>73.5</x:t>
+          <x:t>73.7</x:t>
         </x:is>
       </x:c>
       <x:c r="H167" t="inlineStr">
         <x:is>
-          <x:t>8.48</x:t>
+          <x:t>8.62</x:t>
         </x:is>
       </x:c>
       <x:c r="I167" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J167" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="168">
       <x:c r="A168" t="inlineStr">
         <x:is>
-          <x:t>09/17/2024</x:t>
+          <x:t>08/13/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B168" t="inlineStr">
         <x:is>
-          <x:t>09</x:t>
+          <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="C168" t="inlineStr">
         <x:is>
-          <x:t>17</x:t>
+          <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D168" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E168" t="inlineStr">
         <x:is>
           <x:t>3</x:t>
         </x:is>
       </x:c>
       <x:c r="F168" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G168" t="inlineStr">
         <x:is>
-          <x:t>72.7</x:t>
+          <x:t>73.9</x:t>
         </x:is>
       </x:c>
       <x:c r="H168" t="inlineStr">
         <x:is>
-          <x:t>8.28</x:t>
+          <x:t>8.55</x:t>
         </x:is>
       </x:c>
       <x:c r="I168" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J168" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="169">
       <x:c r="A169" t="inlineStr">
         <x:is>
-          <x:t>09/17/2024</x:t>
+          <x:t>08/13/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B169" t="inlineStr">
         <x:is>
-          <x:t>09</x:t>
+          <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="C169" t="inlineStr">
         <x:is>
-          <x:t>17</x:t>
+          <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D169" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E169" t="inlineStr">
         <x:is>
           <x:t>4</x:t>
         </x:is>
       </x:c>
       <x:c r="F169" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G169" t="inlineStr">
         <x:is>
-          <x:t>72</x:t>
+          <x:t>73.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H169" t="inlineStr">
         <x:is>
-          <x:t>7.57</x:t>
+          <x:t>8.37</x:t>
         </x:is>
       </x:c>
       <x:c r="I169" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J169" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="170">
       <x:c r="A170" t="inlineStr">
         <x:is>
-          <x:t>09/17/2024</x:t>
+          <x:t>08/13/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B170" t="inlineStr">
         <x:is>
-          <x:t>09</x:t>
+          <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="C170" t="inlineStr">
         <x:is>
-          <x:t>17</x:t>
+          <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D170" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E170" t="inlineStr">
         <x:is>
           <x:t>5</x:t>
         </x:is>
       </x:c>
       <x:c r="F170" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G170" t="inlineStr">
         <x:is>
-          <x:t>71.1</x:t>
+          <x:t>72.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H170" t="inlineStr">
         <x:is>
-          <x:t>6.99</x:t>
+          <x:t>7.64</x:t>
         </x:is>
       </x:c>
       <x:c r="I170" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J170" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="171">
       <x:c r="A171" t="inlineStr">
         <x:is>
-          <x:t>09/17/2024</x:t>
+          <x:t>08/13/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B171" t="inlineStr">
         <x:is>
-          <x:t>09</x:t>
+          <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="C171" t="inlineStr">
         <x:is>
-          <x:t>17</x:t>
+          <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D171" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E171" t="inlineStr">
         <x:is>
           <x:t>6</x:t>
         </x:is>
       </x:c>
       <x:c r="F171" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G171" t="inlineStr">
         <x:is>
-          <x:t>70.7</x:t>
+          <x:t>71.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H171" t="inlineStr">
         <x:is>
-          <x:t>6.32</x:t>
+          <x:t>7.04</x:t>
         </x:is>
       </x:c>
       <x:c r="I171" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J171" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="172">
       <x:c r="A172" t="inlineStr">
         <x:is>
-          <x:t>05/19/2026</x:t>
+          <x:t>08/13/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B172" t="inlineStr">
         <x:is>
-          <x:t>05</x:t>
+          <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="C172" t="inlineStr">
         <x:is>
-          <x:t>19</x:t>
+          <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D172" t="inlineStr">
         <x:is>
-          <x:t>2026</x:t>
+          <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E172" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>7</x:t>
         </x:is>
       </x:c>
       <x:c r="F172" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G172" t="inlineStr">
         <x:is>
-          <x:t>65.1</x:t>
+          <x:t>71.1</x:t>
         </x:is>
       </x:c>
       <x:c r="H172" t="inlineStr">
         <x:is>
-          <x:t>96.3</x:t>
+          <x:t>3.48</x:t>
         </x:is>
       </x:c>
       <x:c r="I172" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J172" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="173">
       <x:c r="A173" t="inlineStr">
         <x:is>
-          <x:t>05/19/2026</x:t>
+          <x:t>08/13/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B173" t="inlineStr">
         <x:is>
-          <x:t>05</x:t>
+          <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="C173" t="inlineStr">
         <x:is>
-          <x:t>19</x:t>
+          <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D173" t="inlineStr">
         <x:is>
-          <x:t>2026</x:t>
+          <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E173" t="inlineStr">
         <x:is>
-          <x:t>3</x:t>
+          <x:t>8</x:t>
         </x:is>
       </x:c>
       <x:c r="F173" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G173" t="inlineStr">
         <x:is>
-          <x:t>61.5</x:t>
+          <x:t>70.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H173" t="inlineStr">
         <x:is>
-          <x:t>90.3</x:t>
+          <x:t>2.5</x:t>
         </x:is>
       </x:c>
       <x:c r="I173" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J173" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="174">
       <x:c r="A174" t="inlineStr">
         <x:is>
-          <x:t>05/19/2026</x:t>
+          <x:t>08/13/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B174" t="inlineStr">
         <x:is>
-          <x:t>05</x:t>
+          <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="C174" t="inlineStr">
         <x:is>
-          <x:t>19</x:t>
+          <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="D174" t="inlineStr">
         <x:is>
-          <x:t>2026</x:t>
+          <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E174" t="inlineStr">
         <x:is>
-          <x:t>6</x:t>
+          <x:t>9</x:t>
         </x:is>
       </x:c>
       <x:c r="F174" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G174" t="inlineStr">
         <x:is>
-          <x:t>56.9</x:t>
+          <x:t>70.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H174" t="inlineStr">
         <x:is>
-          <x:t>59.2</x:t>
+          <x:t>2.47</x:t>
         </x:is>
       </x:c>
       <x:c r="I174" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J174" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="175">
       <x:c r="A175" t="inlineStr">
         <x:is>
-          <x:t>06/15/2026</x:t>
+          <x:t>09/17/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B175" t="inlineStr">
         <x:is>
-          <x:t>06</x:t>
+          <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="C175" t="inlineStr">
         <x:is>
-          <x:t>15</x:t>
+          <x:t>17</x:t>
         </x:is>
       </x:c>
       <x:c r="D175" t="inlineStr">
         <x:is>
-          <x:t>2026</x:t>
+          <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E175" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>0</x:t>
         </x:is>
       </x:c>
       <x:c r="F175" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G175" t="inlineStr">
         <x:is>
-          <x:t>69.6</x:t>
+          <x:t>74.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H175" t="inlineStr">
         <x:is>
-          <x:t>72</x:t>
+          <x:t>8.62</x:t>
         </x:is>
       </x:c>
       <x:c r="I175" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J175" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="176">
       <x:c r="A176" t="inlineStr">
         <x:is>
-          <x:t>06/15/2026</x:t>
+          <x:t>09/17/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B176" t="inlineStr">
         <x:is>
-          <x:t>06</x:t>
+          <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="C176" t="inlineStr">
         <x:is>
-          <x:t>15</x:t>
+          <x:t>17</x:t>
         </x:is>
       </x:c>
       <x:c r="D176" t="inlineStr">
         <x:is>
-          <x:t>2026</x:t>
+          <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E176" t="inlineStr">
         <x:is>
-          <x:t>3</x:t>
+          <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="F176" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G176" t="inlineStr">
         <x:is>
-          <x:t>69.7</x:t>
+          <x:t>73.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H176" t="inlineStr">
         <x:is>
-          <x:t>71.2</x:t>
+          <x:t>8.48</x:t>
         </x:is>
       </x:c>
       <x:c r="I176" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J176" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="177">
       <x:c r="A177" t="inlineStr">
         <x:is>
-          <x:t>06/15/2026</x:t>
+          <x:t>09/17/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="B177" t="inlineStr">
         <x:is>
-          <x:t>06</x:t>
+          <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="C177" t="inlineStr">
         <x:is>
-          <x:t>15</x:t>
+          <x:t>17</x:t>
         </x:is>
       </x:c>
       <x:c r="D177" t="inlineStr">
         <x:is>
-          <x:t>2026</x:t>
+          <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="E177" t="inlineStr">
         <x:is>
-          <x:t>6</x:t>
+          <x:t>2</x:t>
         </x:is>
       </x:c>
       <x:c r="F177" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G177" t="inlineStr">
         <x:is>
-          <x:t>67</x:t>
+          <x:t>73.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H177" t="inlineStr">
         <x:is>
-          <x:t>22</x:t>
+          <x:t>8.48</x:t>
         </x:is>
       </x:c>
       <x:c r="I177" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J177" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="178">
       <x:c r="A178" t="inlineStr">
         <x:is>
+          <x:t>09/17/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B178" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C178" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D178" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E178" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F178" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G178" t="inlineStr">
+        <x:is>
+          <x:t>72.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H178" t="inlineStr">
+        <x:is>
+          <x:t>8.28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I178" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J178" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="179">
+      <x:c r="A179" t="inlineStr">
+        <x:is>
+          <x:t>09/17/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B179" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C179" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D179" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E179" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F179" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G179" t="inlineStr">
+        <x:is>
+          <x:t>72</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H179" t="inlineStr">
+        <x:is>
+          <x:t>7.57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I179" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J179" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="180">
+      <x:c r="A180" t="inlineStr">
+        <x:is>
+          <x:t>09/17/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B180" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C180" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D180" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E180" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F180" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G180" t="inlineStr">
+        <x:is>
+          <x:t>71.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H180" t="inlineStr">
+        <x:is>
+          <x:t>6.99</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I180" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J180" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="181">
+      <x:c r="A181" t="inlineStr">
+        <x:is>
+          <x:t>09/17/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B181" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C181" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D181" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E181" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F181" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G181" t="inlineStr">
+        <x:is>
+          <x:t>70.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H181" t="inlineStr">
+        <x:is>
+          <x:t>6.32</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I181" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J181" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="182">
+      <x:c r="A182" t="inlineStr">
+        <x:is>
+          <x:t>06/10/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B182" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C182" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D182" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E182" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F182" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G182" t="inlineStr">
+        <x:is>
+          <x:t>61.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H182" t="inlineStr">
+        <x:is>
+          <x:t>8.41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I182" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J182" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="183">
+      <x:c r="A183" t="inlineStr">
+        <x:is>
+          <x:t>06/10/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B183" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C183" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D183" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E183" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F183" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G183" t="inlineStr">
+        <x:is>
+          <x:t>66.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H183" t="inlineStr">
+        <x:is>
+          <x:t>7.69</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I183" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J183" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="184">
+      <x:c r="A184" t="inlineStr">
+        <x:is>
+          <x:t>06/10/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B184" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C184" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D184" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E184" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F184" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G184" t="inlineStr">
+        <x:is>
+          <x:t>66.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H184" t="inlineStr">
+        <x:is>
+          <x:t>7.68</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I184" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J184" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="185">
+      <x:c r="A185" t="inlineStr">
+        <x:is>
+          <x:t>06/10/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B185" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C185" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D185" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E185" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F185" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G185" t="inlineStr">
+        <x:is>
+          <x:t>66</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H185" t="inlineStr">
+        <x:is>
+          <x:t>6.46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I185" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J185" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="186">
+      <x:c r="A186" t="inlineStr">
+        <x:is>
+          <x:t>06/10/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B186" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C186" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D186" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E186" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G186" t="inlineStr">
+        <x:is>
+          <x:t>62.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H186" t="inlineStr">
+        <x:is>
+          <x:t>6.61</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I186" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J186" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="187">
+      <x:c r="A187" t="inlineStr">
+        <x:is>
+          <x:t>06/10/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B187" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C187" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D187" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E187" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G187" t="inlineStr">
+        <x:is>
+          <x:t>55.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H187" t="inlineStr">
+        <x:is>
+          <x:t>3.38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I187" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J187" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="188">
+      <x:c r="A188" t="inlineStr">
+        <x:is>
+          <x:t>07/14/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B188" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C188" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D188" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E188" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F188" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G188" t="inlineStr">
+        <x:is>
+          <x:t>79.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H188" t="inlineStr">
+        <x:is>
+          <x:t>7.55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I188" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J188" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="189">
+      <x:c r="A189" t="inlineStr">
+        <x:is>
+          <x:t>07/14/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B189" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C189" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D189" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E189" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G189" t="inlineStr">
+        <x:is>
+          <x:t>78.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H189" t="inlineStr">
+        <x:is>
+          <x:t>7.46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I189" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J189" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="190">
+      <x:c r="A190" t="inlineStr">
+        <x:is>
+          <x:t>07/14/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B190" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C190" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D190" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E190" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F190" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G190" t="inlineStr">
+        <x:is>
+          <x:t>77.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H190" t="inlineStr">
+        <x:is>
+          <x:t>7.37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I190" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J190" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="191">
+      <x:c r="A191" t="inlineStr">
+        <x:is>
+          <x:t>07/14/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B191" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C191" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D191" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E191" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G191" t="inlineStr">
+        <x:is>
+          <x:t>74.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H191" t="inlineStr">
+        <x:is>
+          <x:t>7.73</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I191" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J191" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="192">
+      <x:c r="A192" t="inlineStr">
+        <x:is>
+          <x:t>07/14/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B192" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C192" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D192" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E192" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G192" t="inlineStr">
+        <x:is>
+          <x:t>63.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H192" t="inlineStr">
+        <x:is>
+          <x:t>1.09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I192" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J192" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="193">
+      <x:c r="A193" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B193" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C193" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D193" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E193" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G193" t="inlineStr">
+        <x:is>
+          <x:t>76.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H193" t="inlineStr">
+        <x:is>
+          <x:t>7.91</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I193" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J193" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="194">
+      <x:c r="A194" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B194" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C194" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D194" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E194" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G194" t="inlineStr">
+        <x:is>
+          <x:t>77.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H194" t="inlineStr">
+        <x:is>
+          <x:t>7.73</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I194" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J194" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="195">
+      <x:c r="A195" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B195" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C195" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D195" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E195" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G195" t="inlineStr">
+        <x:is>
+          <x:t>77.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H195" t="inlineStr">
+        <x:is>
+          <x:t>7.97</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I195" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J195" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="196">
+      <x:c r="A196" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B196" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C196" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D196" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E196" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F196" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G196" t="inlineStr">
+        <x:is>
+          <x:t>76.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H196" t="inlineStr">
+        <x:is>
+          <x:t>7.66</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I196" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J196" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="197">
+      <x:c r="A197" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B197" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C197" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D197" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E197" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F197" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G197" t="inlineStr">
+        <x:is>
+          <x:t>75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H197" t="inlineStr">
+        <x:is>
+          <x:t>5.36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I197" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J197" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="198">
+      <x:c r="A198" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B198" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C198" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D198" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E198" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F198" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G198" t="inlineStr">
+        <x:is>
+          <x:t>75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H198" t="inlineStr">
+        <x:is>
+          <x:t>8.65</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I198" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J198" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="199">
+      <x:c r="A199" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B199" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C199" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D199" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E199" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F199" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G199" t="inlineStr">
+        <x:is>
+          <x:t>72.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H199" t="inlineStr">
+        <x:is>
+          <x:t>8.63</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I199" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J199" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="200">
+      <x:c r="A200" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B200" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C200" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D200" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E200" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F200" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G200" t="inlineStr">
+        <x:is>
+          <x:t>71.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H200" t="inlineStr">
+        <x:is>
+          <x:t>8.57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I200" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J200" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="201">
+      <x:c r="A201" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B201" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C201" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D201" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E201" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F201" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G201" t="inlineStr">
+        <x:is>
+          <x:t>70.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H201" t="inlineStr">
+        <x:is>
+          <x:t>8.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I201" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J201" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="202">
+      <x:c r="A202" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B202" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C202" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D202" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E202" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F202" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G202" t="inlineStr">
+        <x:is>
+          <x:t>66.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H202" t="inlineStr">
+        <x:is>
+          <x:t>8.21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I202" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J202" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="203">
+      <x:c r="A203" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B203" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C203" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D203" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E203" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G203" t="inlineStr">
+        <x:is>
+          <x:t>64.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H203" t="inlineStr">
+        <x:is>
+          <x:t>6.86</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I203" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J203" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="204">
+      <x:c r="A204" t="inlineStr">
+        <x:is>
+          <x:t>05/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B204" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C204" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D204" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E204" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G204" t="inlineStr">
+        <x:is>
+          <x:t>65.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H204" t="inlineStr">
+        <x:is>
+          <x:t>9.06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I204" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J204" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="205">
+      <x:c r="A205" t="inlineStr">
+        <x:is>
+          <x:t>05/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B205" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C205" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D205" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E205" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F205" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G205" t="inlineStr">
+        <x:is>
+          <x:t>61.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H205" t="inlineStr">
+        <x:is>
+          <x:t>8.85</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I205" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J205" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="206">
+      <x:c r="A206" t="inlineStr">
+        <x:is>
+          <x:t>05/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B206" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C206" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D206" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E206" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F206" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G206" t="inlineStr">
+        <x:is>
+          <x:t>56.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H206" t="inlineStr">
+        <x:is>
+          <x:t>6.13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I206" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J206" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="207">
+      <x:c r="A207" t="inlineStr">
+        <x:is>
           <x:t>06/15/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="B178" t="inlineStr">
+      <x:c r="B207" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
-      <x:c r="C178" t="inlineStr">
+      <x:c r="C207" t="inlineStr">
         <x:is>
           <x:t>15</x:t>
         </x:is>
       </x:c>
-      <x:c r="D178" t="inlineStr">
+      <x:c r="D207" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="E178" t="inlineStr">
+      <x:c r="E207" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G207" t="inlineStr">
+        <x:is>
+          <x:t>69.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H207" t="inlineStr">
+        <x:is>
+          <x:t>6.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I207" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J207" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="208">
+      <x:c r="A208" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B208" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C208" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D208" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E208" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F208" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G208" t="inlineStr">
+        <x:is>
+          <x:t>69.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H208" t="inlineStr">
+        <x:is>
+          <x:t>6.18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I208" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J208" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="209">
+      <x:c r="A209" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B209" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C209" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D209" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E209" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G209" t="inlineStr">
+        <x:is>
+          <x:t>67</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H209" t="inlineStr">
+        <x:is>
+          <x:t>1.96</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I209" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J209" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="210">
+      <x:c r="A210" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B210" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C210" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D210" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E210" t="inlineStr">
         <x:is>
           <x:t>8</x:t>
         </x:is>
       </x:c>
-      <x:c r="F178" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="G178" t="inlineStr">
+      <x:c r="F210" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G210" t="inlineStr">
         <x:is>
           <x:t>61.2</x:t>
         </x:is>
       </x:c>
-      <x:c r="H178" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="J178" t="inlineStr">
+      <x:c r="H210" t="inlineStr">
+        <x:is>
+          <x:t>.62</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I210" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J210" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="211">
+      <x:c r="A211" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B211" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C211" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D211" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E211" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F211" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G211" t="inlineStr">
+        <x:is>
+          <x:t>83.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H211" t="inlineStr">
+        <x:is>
+          <x:t>9.08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I211" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J211" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="212">
+      <x:c r="A212" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B212" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C212" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D212" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E212" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F212" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G212" t="inlineStr">
+        <x:is>
+          <x:t>80.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H212" t="inlineStr">
+        <x:is>
+          <x:t>8.67</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I212" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J212" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="213">
+      <x:c r="A213" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B213" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C213" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D213" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E213" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F213" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G213" t="inlineStr">
+        <x:is>
+          <x:t>75.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H213" t="inlineStr">
+        <x:is>
+          <x:t>4.45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I213" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J213" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="214">
+      <x:c r="A214" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B214" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C214" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D214" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E214" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F214" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G214" t="inlineStr">
+        <x:is>
+          <x:t>66.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H214" t="inlineStr">
+        <x:is>
+          <x:t>1.38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I214" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J214" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="215">
+      <x:c r="A215" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B215" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C215" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D215" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E215" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F215" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G215" t="inlineStr">
+        <x:is>
+          <x:t>76.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H215" t="inlineStr">
+        <x:is>
+          <x:t>10.86</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I215" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J215" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="216">
+      <x:c r="A216" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B216" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C216" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D216" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E216" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F216" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G216" t="inlineStr">
+        <x:is>
+          <x:t>76.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H216" t="inlineStr">
+        <x:is>
+          <x:t>10.92</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I216" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J216" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="217">
+      <x:c r="A217" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B217" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C217" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D217" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E217" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F217" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G217" t="inlineStr">
+        <x:is>
+          <x:t>76.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H217" t="inlineStr">
+        <x:is>
+          <x:t>11.22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I217" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J217" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="218">
+      <x:c r="A218" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B218" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C218" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D218" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E218" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F218" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G218" t="inlineStr">
+        <x:is>
+          <x:t>75.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H218" t="inlineStr">
+        <x:is>
+          <x:t>7.02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I218" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J218" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="219">
+      <x:c r="A219" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B219" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C219" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D219" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E219" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F219" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G219" t="inlineStr">
+        <x:is>
+          <x:t>71.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H219" t="inlineStr">
+        <x:is>
+          <x:t>.36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I219" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J219" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>