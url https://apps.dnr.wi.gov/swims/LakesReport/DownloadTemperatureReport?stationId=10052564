--- v4 (2026-08-23)
+++ v5 (2026-10-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R575ef6d519b94bdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd46d702ada6d4ce7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rce4be56b87b54fa1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re828dc061d4b4f74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rce4be56b87b54fa1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re828dc061d4b4f74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -11391,28 +11391,184 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G219" t="inlineStr">
         <x:is>
           <x:t>71.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H219" t="inlineStr">
         <x:is>
           <x:t>.36</x:t>
         </x:is>
       </x:c>
       <x:c r="I219" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J219" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="220">
+      <x:c r="A220" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B220" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C220" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D220" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E220" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F220" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G220" t="inlineStr">
+        <x:is>
+          <x:t>66.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H220" t="inlineStr">
+        <x:is>
+          <x:t>7.15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I220" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J220" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="221">
+      <x:c r="A221" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B221" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C221" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D221" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E221" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F221" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G221" t="inlineStr">
+        <x:is>
+          <x:t>66.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H221" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I221" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J221" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="222">
+      <x:c r="A222" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B222" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C222" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D222" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E222" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F222" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G222" t="inlineStr">
+        <x:is>
+          <x:t>66.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H222" t="inlineStr">
+        <x:is>
+          <x:t>6.95</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I222" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J222" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>