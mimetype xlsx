--- v1 (2026-08-23)
+++ v2 (2026-10-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf37421b433740fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fe6781e94b64692" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdb785737c3c540df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R602cb52d7553462e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdb785737c3c540df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R602cb52d7553462e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -5411,28 +5411,236 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G104" t="inlineStr">
         <x:is>
           <x:t>76</x:t>
         </x:is>
       </x:c>
       <x:c r="H104" t="inlineStr">
         <x:is>
           <x:t>7.46</x:t>
         </x:is>
       </x:c>
       <x:c r="I104" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J104" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="105">
+      <x:c r="A105" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B105" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C105" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D105" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E105" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F105" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G105" t="inlineStr">
+        <x:is>
+          <x:t>66.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H105" t="inlineStr">
+        <x:is>
+          <x:t>7.52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I105" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J105" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="106">
+      <x:c r="A106" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B106" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C106" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D106" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E106" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F106" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G106" t="inlineStr">
+        <x:is>
+          <x:t>66.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H106" t="inlineStr">
+        <x:is>
+          <x:t>7.48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I106" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J106" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="107">
+      <x:c r="A107" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B107" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C107" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D107" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E107" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F107" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G107" t="inlineStr">
+        <x:is>
+          <x:t>66.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H107" t="inlineStr">
+        <x:is>
+          <x:t>7.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I107" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J107" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="108">
+      <x:c r="A108" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B108" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C108" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D108" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E108" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F108" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G108" t="inlineStr">
+        <x:is>
+          <x:t>66.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H108" t="inlineStr">
+        <x:is>
+          <x:t>6.99</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I108" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J108" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>