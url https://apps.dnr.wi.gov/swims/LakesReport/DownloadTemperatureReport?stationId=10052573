--- v2 (2026-02-24)
+++ v3 (2026-04-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c0868da97f846d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re99f8de852bc43a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R23178069d6a14dd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1f417ba806d746ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R23178069d6a14dd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1f417ba806d746ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>