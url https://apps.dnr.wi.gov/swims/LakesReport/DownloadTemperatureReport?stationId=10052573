--- v3 (2026-04-18)
+++ v4 (2026-07-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re99f8de852bc43a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49526e657d9046de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1f417ba806d746ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re1fa8a3062154d48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1f417ba806d746ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re1fa8a3062154d48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -9051,28 +9051,1328 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G174" t="inlineStr">
         <x:is>
           <x:t>60</x:t>
         </x:is>
       </x:c>
       <x:c r="H174" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I174" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J174" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="175">
+      <x:c r="A175" t="inlineStr">
+        <x:is>
+          <x:t>05/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B175" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C175" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D175" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E175" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F175" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G175" t="inlineStr">
+        <x:is>
+          <x:t>71.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H175" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I175" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J175" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="176">
+      <x:c r="A176" t="inlineStr">
+        <x:is>
+          <x:t>05/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B176" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C176" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D176" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E176" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F176" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G176" t="inlineStr">
+        <x:is>
+          <x:t>70.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H176" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I176" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J176" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="177">
+      <x:c r="A177" t="inlineStr">
+        <x:is>
+          <x:t>05/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B177" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C177" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D177" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E177" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F177" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G177" t="inlineStr">
+        <x:is>
+          <x:t>63.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H177" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I177" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J177" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="178">
+      <x:c r="A178" t="inlineStr">
+        <x:is>
+          <x:t>05/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B178" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C178" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D178" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E178" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F178" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G178" t="inlineStr">
+        <x:is>
+          <x:t>60.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H178" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I178" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J178" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="179">
+      <x:c r="A179" t="inlineStr">
+        <x:is>
+          <x:t>05/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B179" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C179" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D179" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E179" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F179" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G179" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H179" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I179" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J179" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="180">
+      <x:c r="A180" t="inlineStr">
+        <x:is>
+          <x:t>05/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B180" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C180" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D180" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E180" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F180" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G180" t="inlineStr">
+        <x:is>
+          <x:t>54.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H180" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I180" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J180" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="181">
+      <x:c r="A181" t="inlineStr">
+        <x:is>
+          <x:t>05/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B181" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C181" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D181" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E181" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F181" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G181" t="inlineStr">
+        <x:is>
+          <x:t>51.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H181" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I181" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J181" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="182">
+      <x:c r="A182" t="inlineStr">
+        <x:is>
+          <x:t>05/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B182" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C182" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D182" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E182" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F182" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G182" t="inlineStr">
+        <x:is>
+          <x:t>50.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H182" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I182" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J182" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="183">
+      <x:c r="A183" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B183" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C183" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D183" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E183" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F183" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G183" t="inlineStr">
+        <x:is>
+          <x:t>69.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H183" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I183" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J183" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="184">
+      <x:c r="A184" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B184" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C184" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D184" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E184" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F184" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G184" t="inlineStr">
+        <x:is>
+          <x:t>68.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H184" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I184" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J184" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="185">
+      <x:c r="A185" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B185" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C185" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D185" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E185" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F185" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G185" t="inlineStr">
+        <x:is>
+          <x:t>68</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H185" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I185" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J185" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="186">
+      <x:c r="A186" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B186" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C186" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D186" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E186" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G186" t="inlineStr">
+        <x:is>
+          <x:t>67.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I186" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="187">
+      <x:c r="A187" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B187" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C187" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D187" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E187" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G187" t="inlineStr">
+        <x:is>
+          <x:t>62.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I187" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="188">
+      <x:c r="A188" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B188" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C188" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D188" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E188" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F188" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G188" t="inlineStr">
+        <x:is>
+          <x:t>56.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H188" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I188" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J188" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="189">
+      <x:c r="A189" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B189" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C189" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D189" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E189" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G189" t="inlineStr">
+        <x:is>
+          <x:t>54.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I189" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="190">
+      <x:c r="A190" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B190" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C190" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D190" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E190" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F190" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G190" t="inlineStr">
+        <x:is>
+          <x:t>52.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H190" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I190" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J190" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="191">
+      <x:c r="A191" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B191" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C191" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D191" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E191" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G191" t="inlineStr">
+        <x:is>
+          <x:t>50.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I191" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="192">
+      <x:c r="A192" t="inlineStr">
+        <x:is>
+          <x:t>07/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B192" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C192" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D192" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E192" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G192" t="inlineStr">
+        <x:is>
+          <x:t>78</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I192" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="193">
+      <x:c r="A193" t="inlineStr">
+        <x:is>
+          <x:t>07/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B193" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C193" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D193" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E193" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G193" t="inlineStr">
+        <x:is>
+          <x:t>77.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I193" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="194">
+      <x:c r="A194" t="inlineStr">
+        <x:is>
+          <x:t>07/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B194" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C194" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D194" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E194" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G194" t="inlineStr">
+        <x:is>
+          <x:t>77</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I194" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="195">
+      <x:c r="A195" t="inlineStr">
+        <x:is>
+          <x:t>07/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B195" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C195" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D195" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E195" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G195" t="inlineStr">
+        <x:is>
+          <x:t>72.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I195" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="196">
+      <x:c r="A196" t="inlineStr">
+        <x:is>
+          <x:t>07/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B196" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C196" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D196" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E196" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F196" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G196" t="inlineStr">
+        <x:is>
+          <x:t>66.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H196" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I196" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J196" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="197">
+      <x:c r="A197" t="inlineStr">
+        <x:is>
+          <x:t>07/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B197" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C197" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D197" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E197" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F197" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G197" t="inlineStr">
+        <x:is>
+          <x:t>60.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H197" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I197" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J197" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="198">
+      <x:c r="A198" t="inlineStr">
+        <x:is>
+          <x:t>07/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B198" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C198" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D198" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E198" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F198" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G198" t="inlineStr">
+        <x:is>
+          <x:t>55.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H198" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I198" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J198" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="199">
+      <x:c r="A199" t="inlineStr">
+        <x:is>
+          <x:t>07/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B199" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C199" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D199" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E199" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F199" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G199" t="inlineStr">
+        <x:is>
+          <x:t>54.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H199" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I199" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J199" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>