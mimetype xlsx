--- v4 (2026-07-21)
+++ v5 (2026-09-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49526e657d9046de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R493e5ce383ce40e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re1fa8a3062154d48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R24665c531d204116"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re1fa8a3062154d48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R24665c531d204116" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -10351,28 +10351,1276 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G199" t="inlineStr">
         <x:is>
           <x:t>54.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H199" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I199" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J199" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="200">
+      <x:c r="A200" t="inlineStr">
+        <x:is>
+          <x:t>08/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B200" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C200" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D200" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E200" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F200" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G200" t="inlineStr">
+        <x:is>
+          <x:t>78.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H200" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I200" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J200" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="201">
+      <x:c r="A201" t="inlineStr">
+        <x:is>
+          <x:t>08/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B201" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C201" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D201" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E201" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F201" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G201" t="inlineStr">
+        <x:is>
+          <x:t>77</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H201" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I201" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J201" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="202">
+      <x:c r="A202" t="inlineStr">
+        <x:is>
+          <x:t>08/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B202" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C202" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D202" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E202" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F202" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G202" t="inlineStr">
+        <x:is>
+          <x:t>76.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H202" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I202" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J202" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="203">
+      <x:c r="A203" t="inlineStr">
+        <x:is>
+          <x:t>08/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B203" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C203" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D203" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E203" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G203" t="inlineStr">
+        <x:is>
+          <x:t>76.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I203" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="204">
+      <x:c r="A204" t="inlineStr">
+        <x:is>
+          <x:t>08/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B204" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C204" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D204" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E204" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G204" t="inlineStr">
+        <x:is>
+          <x:t>71.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I204" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="205">
+      <x:c r="A205" t="inlineStr">
+        <x:is>
+          <x:t>08/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B205" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C205" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D205" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E205" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F205" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G205" t="inlineStr">
+        <x:is>
+          <x:t>62.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H205" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I205" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J205" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="206">
+      <x:c r="A206" t="inlineStr">
+        <x:is>
+          <x:t>08/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B206" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C206" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D206" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E206" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F206" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G206" t="inlineStr">
+        <x:is>
+          <x:t>57.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H206" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I206" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J206" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="207">
+      <x:c r="A207" t="inlineStr">
+        <x:is>
+          <x:t>08/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B207" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C207" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D207" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E207" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G207" t="inlineStr">
+        <x:is>
+          <x:t>76.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I207" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="208">
+      <x:c r="A208" t="inlineStr">
+        <x:is>
+          <x:t>08/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B208" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C208" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D208" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E208" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F208" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G208" t="inlineStr">
+        <x:is>
+          <x:t>75.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H208" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I208" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J208" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="209">
+      <x:c r="A209" t="inlineStr">
+        <x:is>
+          <x:t>08/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B209" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C209" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D209" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E209" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G209" t="inlineStr">
+        <x:is>
+          <x:t>75.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I209" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="210">
+      <x:c r="A210" t="inlineStr">
+        <x:is>
+          <x:t>08/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B210" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C210" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D210" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E210" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F210" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G210" t="inlineStr">
+        <x:is>
+          <x:t>75.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H210" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I210" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J210" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="211">
+      <x:c r="A211" t="inlineStr">
+        <x:is>
+          <x:t>08/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B211" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C211" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D211" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E211" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F211" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G211" t="inlineStr">
+        <x:is>
+          <x:t>73.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H211" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I211" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J211" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="212">
+      <x:c r="A212" t="inlineStr">
+        <x:is>
+          <x:t>08/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B212" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C212" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D212" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E212" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F212" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G212" t="inlineStr">
+        <x:is>
+          <x:t>65.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H212" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I212" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J212" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="213">
+      <x:c r="A213" t="inlineStr">
+        <x:is>
+          <x:t>08/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B213" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C213" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D213" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E213" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F213" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G213" t="inlineStr">
+        <x:is>
+          <x:t>58.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H213" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I213" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J213" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="214">
+      <x:c r="A214" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B214" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C214" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D214" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E214" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F214" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G214" t="inlineStr">
+        <x:is>
+          <x:t>75.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H214" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I214" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J214" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="215">
+      <x:c r="A215" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B215" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C215" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D215" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E215" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F215" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G215" t="inlineStr">
+        <x:is>
+          <x:t>74.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H215" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I215" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J215" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="216">
+      <x:c r="A216" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B216" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C216" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D216" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E216" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F216" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G216" t="inlineStr">
+        <x:is>
+          <x:t>73.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H216" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I216" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J216" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="217">
+      <x:c r="A217" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B217" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C217" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D217" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E217" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F217" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G217" t="inlineStr">
+        <x:is>
+          <x:t>72.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H217" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I217" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J217" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="218">
+      <x:c r="A218" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B218" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C218" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D218" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E218" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F218" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G218" t="inlineStr">
+        <x:is>
+          <x:t>71.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H218" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I218" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J218" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="219">
+      <x:c r="A219" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B219" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C219" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D219" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E219" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F219" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G219" t="inlineStr">
+        <x:is>
+          <x:t>67.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H219" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I219" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J219" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="220">
+      <x:c r="A220" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B220" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C220" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D220" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E220" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F220" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G220" t="inlineStr">
+        <x:is>
+          <x:t>60.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H220" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I220" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J220" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="221">
+      <x:c r="A221" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B221" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C221" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D221" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E221" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F221" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G221" t="inlineStr">
+        <x:is>
+          <x:t>55.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H221" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I221" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J221" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="222">
+      <x:c r="A222" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B222" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C222" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D222" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E222" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F222" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G222" t="inlineStr">
+        <x:is>
+          <x:t>52.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H222" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I222" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J222" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="223">
+      <x:c r="A223" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B223" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C223" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D223" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E223" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G223" t="inlineStr">
+        <x:is>
+          <x:t>50.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I223" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>