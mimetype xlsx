--- v4 (2026-08-25)
+++ v5 (2026-10-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b8f203ff68e4ea8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51be8373d29e43d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6c4077a7174545c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R202cc3fcdd644395"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6c4077a7174545c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R202cc3fcdd644395" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -6607,28 +6607,548 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G127" t="inlineStr">
         <x:is>
           <x:t>46.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H127" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I127" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J127" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="128">
+      <x:c r="A128" t="inlineStr">
+        <x:is>
+          <x:t>09/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B128" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C128" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D128" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E128" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F128" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G128" t="inlineStr">
+        <x:is>
+          <x:t>72</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H128" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I128" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J128" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="129">
+      <x:c r="A129" t="inlineStr">
+        <x:is>
+          <x:t>09/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B129" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C129" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D129" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E129" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G129" t="inlineStr">
+        <x:is>
+          <x:t>71.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I129" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="130">
+      <x:c r="A130" t="inlineStr">
+        <x:is>
+          <x:t>09/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B130" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C130" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D130" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E130" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G130" t="inlineStr">
+        <x:is>
+          <x:t>67.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I130" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="131">
+      <x:c r="A131" t="inlineStr">
+        <x:is>
+          <x:t>09/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B131" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C131" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D131" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E131" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G131" t="inlineStr">
+        <x:is>
+          <x:t>59.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I131" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="132">
+      <x:c r="A132" t="inlineStr">
+        <x:is>
+          <x:t>09/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B132" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C132" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D132" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E132" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F132" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G132" t="inlineStr">
+        <x:is>
+          <x:t>53.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H132" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I132" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J132" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="133">
+      <x:c r="A133" t="inlineStr">
+        <x:is>
+          <x:t>09/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B133" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C133" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D133" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E133" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F133" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G133" t="inlineStr">
+        <x:is>
+          <x:t>48.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H133" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I133" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J133" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="134">
+      <x:c r="A134" t="inlineStr">
+        <x:is>
+          <x:t>09/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B134" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C134" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D134" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E134" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F134" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G134" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H134" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I134" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J134" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="135">
+      <x:c r="A135" t="inlineStr">
+        <x:is>
+          <x:t>09/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B135" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C135" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D135" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E135" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F135" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G135" t="inlineStr">
+        <x:is>
+          <x:t>44.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H135" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I135" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J135" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="136">
+      <x:c r="A136" t="inlineStr">
+        <x:is>
+          <x:t>09/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B136" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C136" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D136" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E136" t="inlineStr">
+        <x:is>
+          <x:t>33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F136" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G136" t="inlineStr">
+        <x:is>
+          <x:t>43.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H136" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I136" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J136" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="137">
+      <x:c r="A137" t="inlineStr">
+        <x:is>
+          <x:t>09/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B137" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C137" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D137" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E137" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G137" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I137" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>