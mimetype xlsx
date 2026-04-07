--- v0 (2026-02-17)
+++ v1 (2026-04-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64aa3c777f864c97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R418bf770875d4802" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4d45999402f74e5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re24d7675c6134ffb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4d45999402f74e5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re24d7675c6134ffb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>