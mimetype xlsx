--- v1 (2026-04-07)
+++ v2 (2026-06-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R418bf770875d4802" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34296406605849f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re24d7675c6134ffb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc66d296fa1eb498f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re24d7675c6134ffb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc66d296fa1eb498f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -1927,28 +1927,704 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G37" t="inlineStr">
         <x:is>
           <x:t>41.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H37" t="inlineStr">
         <x:is>
           <x:t>2.79</x:t>
         </x:is>
       </x:c>
       <x:c r="I37" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J37" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="38">
+      <x:c r="A38" t="inlineStr">
+        <x:is>
+          <x:t>05/04/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B38" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C38" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D38" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E38" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F38" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G38" t="inlineStr">
+        <x:is>
+          <x:t>55.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H38" t="inlineStr">
+        <x:is>
+          <x:t>10.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I38" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J38" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="39">
+      <x:c r="A39" t="inlineStr">
+        <x:is>
+          <x:t>05/04/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B39" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C39" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D39" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E39" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F39" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G39" t="inlineStr">
+        <x:is>
+          <x:t>55.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H39" t="inlineStr">
+        <x:is>
+          <x:t>10.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I39" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J39" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="40">
+      <x:c r="A40" t="inlineStr">
+        <x:is>
+          <x:t>05/04/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B40" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C40" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D40" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E40" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F40" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G40" t="inlineStr">
+        <x:is>
+          <x:t>55.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H40" t="inlineStr">
+        <x:is>
+          <x:t>10.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I40" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J40" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="41">
+      <x:c r="A41" t="inlineStr">
+        <x:is>
+          <x:t>05/04/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B41" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C41" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D41" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E41" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F41" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G41" t="inlineStr">
+        <x:is>
+          <x:t>55.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H41" t="inlineStr">
+        <x:is>
+          <x:t>10.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I41" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J41" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="42">
+      <x:c r="A42" t="inlineStr">
+        <x:is>
+          <x:t>05/04/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B42" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C42" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D42" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E42" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F42" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G42" t="inlineStr">
+        <x:is>
+          <x:t>55.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H42" t="inlineStr">
+        <x:is>
+          <x:t>10.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I42" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J42" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="43">
+      <x:c r="A43" t="inlineStr">
+        <x:is>
+          <x:t>05/04/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B43" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C43" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D43" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E43" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F43" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G43" t="inlineStr">
+        <x:is>
+          <x:t>55.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H43" t="inlineStr">
+        <x:is>
+          <x:t>10.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I43" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J43" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="44">
+      <x:c r="A44" t="inlineStr">
+        <x:is>
+          <x:t>05/04/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B44" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C44" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D44" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E44" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F44" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G44" t="inlineStr">
+        <x:is>
+          <x:t>55.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H44" t="inlineStr">
+        <x:is>
+          <x:t>10.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I44" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J44" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="45">
+      <x:c r="A45" t="inlineStr">
+        <x:is>
+          <x:t>05/04/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B45" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C45" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D45" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E45" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F45" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G45" t="inlineStr">
+        <x:is>
+          <x:t>55.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H45" t="inlineStr">
+        <x:is>
+          <x:t>10.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I45" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J45" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="46">
+      <x:c r="A46" t="inlineStr">
+        <x:is>
+          <x:t>05/04/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B46" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C46" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D46" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E46" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F46" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G46" t="inlineStr">
+        <x:is>
+          <x:t>55.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H46" t="inlineStr">
+        <x:is>
+          <x:t>10.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I46" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J46" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="47">
+      <x:c r="A47" t="inlineStr">
+        <x:is>
+          <x:t>05/04/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B47" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C47" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D47" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E47" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F47" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G47" t="inlineStr">
+        <x:is>
+          <x:t>55.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H47" t="inlineStr">
+        <x:is>
+          <x:t>10.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I47" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J47" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="48">
+      <x:c r="A48" t="inlineStr">
+        <x:is>
+          <x:t>05/04/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B48" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C48" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D48" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E48" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F48" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G48" t="inlineStr">
+        <x:is>
+          <x:t>55.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H48" t="inlineStr">
+        <x:is>
+          <x:t>10.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I48" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J48" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="49">
+      <x:c r="A49" t="inlineStr">
+        <x:is>
+          <x:t>05/04/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B49" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C49" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D49" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E49" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F49" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G49" t="inlineStr">
+        <x:is>
+          <x:t>55.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H49" t="inlineStr">
+        <x:is>
+          <x:t>9.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I49" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J49" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="50">
+      <x:c r="A50" t="inlineStr">
+        <x:is>
+          <x:t>05/04/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B50" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C50" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D50" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E50" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F50" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G50" t="inlineStr">
+        <x:is>
+          <x:t>54.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H50" t="inlineStr">
+        <x:is>
+          <x:t>5.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I50" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J50" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>