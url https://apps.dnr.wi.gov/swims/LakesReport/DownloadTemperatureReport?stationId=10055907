--- v2 (2026-06-10)
+++ v3 (2026-08-31)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34296406605849f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e5e1399fd594836" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc66d296fa1eb498f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9e9d99f4573d4514"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc66d296fa1eb498f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9e9d99f4573d4514" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>