--- v5 (2026-07-21)
+++ v6 (2026-09-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6530ba62a0664393" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98b315a122d14bcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc2e30b7ce1a14d6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0847813d7ff747d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc2e30b7ce1a14d6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0847813d7ff747d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -786,77 +786,285 @@
       </x:c>
       <x:c r="G15" t="inlineStr">
         <x:is>
           <x:t>74</x:t>
         </x:is>
       </x:c>
       <x:c r="H15" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I15" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J15" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="inlineStr">
         <x:is>
+          <x:t>05/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B16" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C16" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D16" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E16" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F16" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G16" t="inlineStr">
+        <x:is>
+          <x:t>79</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H16" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I16" t="inlineStr">
+        <x:is>
+          <x:t>F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J16" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="17">
+      <x:c r="A17" t="inlineStr">
+        <x:is>
           <x:t>05/30/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="B16" t="inlineStr">
+      <x:c r="B17" t="inlineStr">
         <x:is>
           <x:t>05</x:t>
         </x:is>
       </x:c>
-      <x:c r="C16" t="inlineStr">
+      <x:c r="C17" t="inlineStr">
         <x:is>
           <x:t>30</x:t>
         </x:is>
       </x:c>
-      <x:c r="D16" t="inlineStr">
+      <x:c r="D17" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="E16" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="G16" t="inlineStr">
+      <x:c r="E17" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F17" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G17" t="inlineStr">
         <x:is>
           <x:t>74</x:t>
         </x:is>
       </x:c>
-      <x:c r="H16" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="J16" t="inlineStr">
+      <x:c r="H17" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I17" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J17" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="18">
+      <x:c r="A18" t="inlineStr">
+        <x:is>
+          <x:t>07/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B18" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C18" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D18" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E18" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F18" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G18" t="inlineStr">
+        <x:is>
+          <x:t>80</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H18" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I18" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J18" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="19">
+      <x:c r="A19" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B19" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C19" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D19" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E19" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F19" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G19" t="inlineStr">
+        <x:is>
+          <x:t>68</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H19" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I19" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J19" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="20">
+      <x:c r="A20" t="inlineStr">
+        <x:is>
+          <x:t>08/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B20" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C20" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D20" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E20" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G20" t="inlineStr">
+        <x:is>
+          <x:t>73</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I20" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J20" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>