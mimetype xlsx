--- v0 (2026-02-28)
+++ v1 (2026-04-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f6c817aa35849f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a54d8d39b6048e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re113a8a3870f40cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb6848d1914ad4ecb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re113a8a3870f40cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb6848d1914ad4ecb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>