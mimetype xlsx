--- v1 (2026-04-17)
+++ v2 (2026-06-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a54d8d39b6048e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06e05ee24bd14e23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb6848d1914ad4ecb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8230a04e41ff4f26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb6848d1914ad4ecb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8230a04e41ff4f26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>