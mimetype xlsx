--- v2 (2026-06-02)
+++ v3 (2026-07-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06e05ee24bd14e23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51f678e79c254f94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8230a04e41ff4f26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R75c5c1e7068644b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8230a04e41ff4f26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R75c5c1e7068644b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -575,28 +575,80 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G11" t="inlineStr">
         <x:is>
           <x:t>21.16</x:t>
         </x:is>
       </x:c>
       <x:c r="H11" t="inlineStr">
         <x:is>
           <x:t>9.27</x:t>
         </x:is>
       </x:c>
       <x:c r="I11" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J11" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="12">
+      <x:c r="A12" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B12" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C12" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D12" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E12" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F12" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G12" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H12" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I12" t="inlineStr">
+        <x:is>
+          <x:t>C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J12" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>