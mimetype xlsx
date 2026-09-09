--- v3 (2026-07-21)
+++ v4 (2026-09-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51f678e79c254f94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R661a17b2af0e485e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R75c5c1e7068644b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1f68471c9deb4c93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R75c5c1e7068644b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1f68471c9deb4c93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>