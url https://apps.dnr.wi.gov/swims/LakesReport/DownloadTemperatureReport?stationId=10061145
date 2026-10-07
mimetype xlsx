--- v1 (2026-08-09)
+++ v2 (2026-10-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3f3e06452e24c9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1cd5a573d05447a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5e2ac60678a041d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd741ed7127eb43f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5e2ac60678a041d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd741ed7127eb43f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -3279,28 +3279,1016 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G63" t="inlineStr">
         <x:is>
           <x:t>18.86</x:t>
         </x:is>
       </x:c>
       <x:c r="H63" t="inlineStr">
         <x:is>
           <x:t>.17</x:t>
         </x:is>
       </x:c>
       <x:c r="I63" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J63" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="64">
+      <x:c r="A64" t="inlineStr">
+        <x:is>
+          <x:t>08/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B64" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C64" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D64" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E64" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F64" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G64" t="inlineStr">
+        <x:is>
+          <x:t>25.41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H64" t="inlineStr">
+        <x:is>
+          <x:t>10.33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I64" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J64" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="65">
+      <x:c r="A65" t="inlineStr">
+        <x:is>
+          <x:t>08/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B65" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C65" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D65" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E65" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F65" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G65" t="inlineStr">
+        <x:is>
+          <x:t>25.42</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H65" t="inlineStr">
+        <x:is>
+          <x:t>10.76</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I65" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J65" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="66">
+      <x:c r="A66" t="inlineStr">
+        <x:is>
+          <x:t>08/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B66" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C66" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D66" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E66" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F66" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G66" t="inlineStr">
+        <x:is>
+          <x:t>25.41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H66" t="inlineStr">
+        <x:is>
+          <x:t>10.88</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I66" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J66" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="67">
+      <x:c r="A67" t="inlineStr">
+        <x:is>
+          <x:t>08/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B67" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C67" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D67" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E67" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F67" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G67" t="inlineStr">
+        <x:is>
+          <x:t>25.39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H67" t="inlineStr">
+        <x:is>
+          <x:t>10.29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I67" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J67" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="68">
+      <x:c r="A68" t="inlineStr">
+        <x:is>
+          <x:t>08/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B68" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C68" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D68" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E68" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F68" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G68" t="inlineStr">
+        <x:is>
+          <x:t>24.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H68" t="inlineStr">
+        <x:is>
+          <x:t>8.48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I68" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J68" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="69">
+      <x:c r="A69" t="inlineStr">
+        <x:is>
+          <x:t>08/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B69" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C69" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D69" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E69" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F69" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G69" t="inlineStr">
+        <x:is>
+          <x:t>24.53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H69" t="inlineStr">
+        <x:is>
+          <x:t>6.63</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I69" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J69" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="70">
+      <x:c r="A70" t="inlineStr">
+        <x:is>
+          <x:t>08/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B70" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C70" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D70" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E70" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F70" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G70" t="inlineStr">
+        <x:is>
+          <x:t>24.03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H70" t="inlineStr">
+        <x:is>
+          <x:t>3.94</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I70" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J70" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="71">
+      <x:c r="A71" t="inlineStr">
+        <x:is>
+          <x:t>08/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B71" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C71" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D71" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E71" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F71" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G71" t="inlineStr">
+        <x:is>
+          <x:t>23.38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H71" t="inlineStr">
+        <x:is>
+          <x:t>2.66</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I71" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J71" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="72">
+      <x:c r="A72" t="inlineStr">
+        <x:is>
+          <x:t>08/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B72" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C72" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D72" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E72" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F72" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G72" t="inlineStr">
+        <x:is>
+          <x:t>20.48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H72" t="inlineStr">
+        <x:is>
+          <x:t>2.26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I72" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J72" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="73">
+      <x:c r="A73" t="inlineStr">
+        <x:is>
+          <x:t>08/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B73" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C73" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D73" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E73" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F73" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G73" t="inlineStr">
+        <x:is>
+          <x:t>19.08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H73" t="inlineStr">
+        <x:is>
+          <x:t>2.13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I73" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J73" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="74">
+      <x:c r="A74" t="inlineStr">
+        <x:is>
+          <x:t>08/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B74" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C74" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D74" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E74" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G74" t="inlineStr">
+        <x:is>
+          <x:t>23.35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H74" t="inlineStr">
+        <x:is>
+          <x:t>8.39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I74" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J74" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="75">
+      <x:c r="A75" t="inlineStr">
+        <x:is>
+          <x:t>08/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B75" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C75" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D75" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E75" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F75" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G75" t="inlineStr">
+        <x:is>
+          <x:t>23.35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H75" t="inlineStr">
+        <x:is>
+          <x:t>8.43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I75" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J75" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="76">
+      <x:c r="A76" t="inlineStr">
+        <x:is>
+          <x:t>08/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B76" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C76" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D76" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E76" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F76" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G76" t="inlineStr">
+        <x:is>
+          <x:t>23.32</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H76" t="inlineStr">
+        <x:is>
+          <x:t>8.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I76" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J76" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="77">
+      <x:c r="A77" t="inlineStr">
+        <x:is>
+          <x:t>08/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B77" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C77" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D77" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E77" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F77" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G77" t="inlineStr">
+        <x:is>
+          <x:t>23.28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H77" t="inlineStr">
+        <x:is>
+          <x:t>8.01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I77" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J77" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="78">
+      <x:c r="A78" t="inlineStr">
+        <x:is>
+          <x:t>08/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B78" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C78" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D78" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E78" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G78" t="inlineStr">
+        <x:is>
+          <x:t>23.23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H78" t="inlineStr">
+        <x:is>
+          <x:t>8.11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I78" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J78" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="79">
+      <x:c r="A79" t="inlineStr">
+        <x:is>
+          <x:t>08/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B79" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C79" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D79" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E79" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F79" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G79" t="inlineStr">
+        <x:is>
+          <x:t>23.21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H79" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I79" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J79" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="80">
+      <x:c r="A80" t="inlineStr">
+        <x:is>
+          <x:t>08/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B80" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C80" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D80" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E80" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F80" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G80" t="inlineStr">
+        <x:is>
+          <x:t>22.89</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H80" t="inlineStr">
+        <x:is>
+          <x:t>5.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I80" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J80" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="81">
+      <x:c r="A81" t="inlineStr">
+        <x:is>
+          <x:t>08/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B81" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C81" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D81" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E81" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F81" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G81" t="inlineStr">
+        <x:is>
+          <x:t>22.72</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H81" t="inlineStr">
+        <x:is>
+          <x:t>2.01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I81" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J81" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="82">
+      <x:c r="A82" t="inlineStr">
+        <x:is>
+          <x:t>08/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B82" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C82" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D82" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E82" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F82" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G82" t="inlineStr">
+        <x:is>
+          <x:t>22.33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H82" t="inlineStr">
+        <x:is>
+          <x:t>.81</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I82" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J82" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>