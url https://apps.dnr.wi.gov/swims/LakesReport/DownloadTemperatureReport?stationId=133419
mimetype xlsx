--- v1 (2026-02-21)
+++ v2 (2026-04-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f6473c49d6c4584" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3232a5c548cf4797" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4ded0214ef3e4f84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0505336d60114ffa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4ded0214ef3e4f84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0505336d60114ffa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -6347,28 +6347,652 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G122" t="inlineStr">
         <x:is>
           <x:t>17.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H122" t="inlineStr">
         <x:is>
           <x:t>3.8</x:t>
         </x:is>
       </x:c>
       <x:c r="I122" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J122" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="123">
+      <x:c r="A123" t="inlineStr">
+        <x:is>
+          <x:t>08/02/2023</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B123" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C123" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D123" t="inlineStr">
+        <x:is>
+          <x:t>2023</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E123" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F123" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G123" t="inlineStr">
+        <x:is>
+          <x:t>26.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H123" t="inlineStr">
+        <x:is>
+          <x:t>9.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I123" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J123" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="124">
+      <x:c r="A124" t="inlineStr">
+        <x:is>
+          <x:t>08/02/2023</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B124" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C124" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D124" t="inlineStr">
+        <x:is>
+          <x:t>2023</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E124" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F124" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G124" t="inlineStr">
+        <x:is>
+          <x:t>26.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H124" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I124" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J124" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="125">
+      <x:c r="A125" t="inlineStr">
+        <x:is>
+          <x:t>08/02/2023</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B125" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C125" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D125" t="inlineStr">
+        <x:is>
+          <x:t>2023</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E125" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F125" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G125" t="inlineStr">
+        <x:is>
+          <x:t>26.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H125" t="inlineStr">
+        <x:is>
+          <x:t>6.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I125" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J125" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="126">
+      <x:c r="A126" t="inlineStr">
+        <x:is>
+          <x:t>08/02/2023</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B126" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C126" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D126" t="inlineStr">
+        <x:is>
+          <x:t>2023</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E126" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F126" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G126" t="inlineStr">
+        <x:is>
+          <x:t>25.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H126" t="inlineStr">
+        <x:is>
+          <x:t>.24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I126" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J126" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="127">
+      <x:c r="A127" t="inlineStr">
+        <x:is>
+          <x:t>08/02/2023</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B127" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C127" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D127" t="inlineStr">
+        <x:is>
+          <x:t>2023</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E127" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F127" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G127" t="inlineStr">
+        <x:is>
+          <x:t>25.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H127" t="inlineStr">
+        <x:is>
+          <x:t>.14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I127" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J127" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="128">
+      <x:c r="A128" t="inlineStr">
+        <x:is>
+          <x:t>08/02/2023</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B128" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C128" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D128" t="inlineStr">
+        <x:is>
+          <x:t>2023</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E128" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F128" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G128" t="inlineStr">
+        <x:is>
+          <x:t>25.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H128" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I128" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J128" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="129">
+      <x:c r="A129" t="inlineStr">
+        <x:is>
+          <x:t>08/16/2023</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B129" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C129" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D129" t="inlineStr">
+        <x:is>
+          <x:t>2023</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E129" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G129" t="inlineStr">
+        <x:is>
+          <x:t>22.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H129" t="inlineStr">
+        <x:is>
+          <x:t>15.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I129" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J129" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="130">
+      <x:c r="A130" t="inlineStr">
+        <x:is>
+          <x:t>08/16/2023</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B130" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C130" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D130" t="inlineStr">
+        <x:is>
+          <x:t>2023</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E130" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G130" t="inlineStr">
+        <x:is>
+          <x:t>22.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H130" t="inlineStr">
+        <x:is>
+          <x:t>14.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I130" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J130" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="131">
+      <x:c r="A131" t="inlineStr">
+        <x:is>
+          <x:t>08/16/2023</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B131" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C131" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D131" t="inlineStr">
+        <x:is>
+          <x:t>2023</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E131" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G131" t="inlineStr">
+        <x:is>
+          <x:t>22.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H131" t="inlineStr">
+        <x:is>
+          <x:t>12.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I131" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J131" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="132">
+      <x:c r="A132" t="inlineStr">
+        <x:is>
+          <x:t>08/16/2023</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B132" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C132" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D132" t="inlineStr">
+        <x:is>
+          <x:t>2023</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E132" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F132" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G132" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H132" t="inlineStr">
+        <x:is>
+          <x:t>3.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I132" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J132" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="133">
+      <x:c r="A133" t="inlineStr">
+        <x:is>
+          <x:t>08/16/2023</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B133" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C133" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D133" t="inlineStr">
+        <x:is>
+          <x:t>2023</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E133" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F133" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G133" t="inlineStr">
+        <x:is>
+          <x:t>21.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H133" t="inlineStr">
+        <x:is>
+          <x:t>1.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I133" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J133" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="134">
+      <x:c r="A134" t="inlineStr">
+        <x:is>
+          <x:t>08/16/2023</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B134" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C134" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D134" t="inlineStr">
+        <x:is>
+          <x:t>2023</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E134" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F134" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G134" t="inlineStr">
+        <x:is>
+          <x:t>21.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H134" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I134" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J134" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>