--- v2 (2026-04-14)
+++ v3 (2026-06-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3232a5c548cf4797" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5520f21f0354c84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0505336d60114ffa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra033880cb85b4bc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0505336d60114ffa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra033880cb85b4bc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>