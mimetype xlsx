--- v3 (2026-06-02)
+++ v4 (2026-08-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5520f21f0354c84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7592b19f18944383" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra033880cb85b4bc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R958becd70eb64d24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra033880cb85b4bc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R958becd70eb64d24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>